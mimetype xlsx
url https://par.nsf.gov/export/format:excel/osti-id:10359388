--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359388</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3484510</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Discourse Behavior of Older Adults Interacting with a Dialogue Agent Competent in Multiple Topics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Razavi, S. Zahra; Schubert, Lenhart K.; van Orden, Kimberly; Ali, Mohammad Rafayet; Kane, Benjamin; Hoque, Ehsan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Interactive Intelligent Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-6455</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present a conversational agent designed to provide realistic conversational practice to older adults at risk of isolation or social anxiety, and show the results of a content analysis on a corpus of data collected from experiments with elderly patients interacting with our system. The conversational agent, represented by a virtual avatar, is designed to hold multiple sessions of casual conversation with older adults. Throughout each interaction, the system analyzes the prosodic and nonverbal behavior of users and provides feedback to the user in the form of periodic comments and suggestions on how to improve. Our avatar is unique in its ability to hold natural dialogues on a wide range of everyday topics—27 topics in three groups, developed in collaboration with a team of gerontologists. The three groups vary in “degrees of intimacy,” and as such in degrees of cognitive difficulty for the user. After collecting data from nine participants who interacted with the avatar for seven to nine sessions over a period of 3 to 4 weeks, we present results concerning dialogue behavior and inferred sentiment of the users. Analysis of the dialogues reveals correlations such as greater elaborateness for more difficult topics, increasing elaborateness with successive sessions, stronger sentiments in topics concerned with life goals rather than routine activities, and stronger self-disclosure for more intimate topics. In addition to their intrinsic interest, these results also reflect positively on the sophistication and practical applicability of our dialogue system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1940981; 1750380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>