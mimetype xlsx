--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359591</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7717/peerj.13617</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Specimen alignment with limited point-based homology: 3D morphometrics of disparate bivalve shells (Mollusca: Bivalvia)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Edie, Stewart M.; Collins, Katie S.; Jablonski, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PeerJ</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e13617</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2167-8359</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background              Comparative morphology fundamentally relies on the orientation and alignment of specimens. In the era of geometric morphometrics, point-based homologies are commonly deployed to register specimens and their landmarks in a shared coordinate system. However, the number of point-based homologies commonly diminishes with increasing phylogenetic breadth. These situations invite alternative, often conflicting, approaches to alignment. The bivalve shell (Mollusca: Bivalvia) exemplifies a homologous structure with few universally homologous points—only one can be identified across the Class, the shell ‘beak’. Here, we develop an axis-based framework, grounded in the homology of shell features, to orient shells for landmark-based, comparative morphology.                                      Methods                              Using 3D scans of species that span the disparity of shell morphology across the Class, multiple modes of scaling, translation, and rotation were applied to test for differences in shell shape. Point-based homologies were used to define body axes, which were then standardized to facilitate specimen alignment                via                rotation. Resulting alignments were compared using pairwise distances between specimen shapes as defined by surface semilandmarks.                                                    Results                              Analysis of 45 possible alignment schemes finds general conformity among the shape differences of ‘typical’ equilateral shells, but the shape differences among atypical shells can change considerably, particularly those with distinctive modes of growth. Each alignment corresponds to a hypothesis about the ecological, developmental, or evolutionary basis of morphological differences, but we suggest orientation                via                the hinge line for many analyses of shell shape across the Class, a formalization of the most common approach to morphometrics of shell form. This axis-based approach to aligning specimens facilitates the comparison of approximately continuous differences in shape among phylogenetically broad and morphologically disparate samples, not only within bivalves but across many other clades.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1633535</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>