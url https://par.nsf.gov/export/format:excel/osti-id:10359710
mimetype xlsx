--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359710</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2114050118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Self-assembly of photonic crystals by controlling the nucleation and growth of DNA-coated colloids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hensley, Alexander; Jacobs, William M.; Rogers, W. Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>DNA-coated colloids can self-assemble into an incredible diversity of crystal structures, but their applications have been limited by poor understanding and control over the crystallization dynamics. To address this challenge, we use microfluidics to quantify the kinetics of DNA-programmed self-assembly along the entire crystallization pathway, from thermally activated nucleation through reaction-limited and diffusion-limited phases of crystal growth. Our detailed measurements of the temperature and concentration dependence of the kinetics at all stages of crystallization provide a stringent test of classical theories of nucleation and growth. After accounting for the finite rolling and sliding rates of micrometer-sized DNA-coated colloids, we show that modified versions of these classical theories predict the absolute nucleation and growth rates with quantitative accuracy. We conclude by applying our model to design and demonstrate protocols for assembling large single crystals with pronounced structural coloration, an essential step in creating next-generation optical metamaterials from colloids.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1710112</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>