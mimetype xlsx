--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10360801</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Median of Means Principle for Bayesian Inference</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Minsker, S; Yao, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ArXivorg</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2331-8422</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The topic of robustness is experiencing a resurgence of interest in the statistical and machine learning communities. In particular, robust algorithms making use of the so-called median of means estimator were shown to satisfy strong performance guarantees for many problems, including estimation of the mean, covariance structure as well as linear regression. In this work, we propose an extension of the median of means principle to the Bayesian framework, leading to the notion of the robust posterior distribution. In particular, we (a) quantify robustness of this posterior to outliers, (b) show that it satisfies a version of the Bernstein-von Mises theorem that connects Bayesian credible sets to the traditional confidence intervals, and (c) demonstrate that our approach performs well in applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908905</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>