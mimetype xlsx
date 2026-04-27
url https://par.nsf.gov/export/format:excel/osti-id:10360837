--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10360837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/JIOT.2022.3199995</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Continuous Articulatory Gesture Based Liveness Detection for Voice Authentication on Smart Devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Linghan; Tan, Sheng; Chen, Yingying; Yang, Jie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Internet of Things Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 14</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2372-2541</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Voice biometrics is drawing increasing attention to user authentication on smart devices. However, voice biometrics is vulnerable to replay attacks, where adversaries try to spoof voice authentication systems using pre-recorded voice samples collected from genuine users. To this end, we propose VoiceGesture, a liveness detection solution for voice authentication on smart devices such as smartphones and smart speakers. With audio hardware advances on smart devices, VoiceGesture leverages built-in speaker and microphone pairs on smart devices as Doppler Radar to sense articulatory gestures for liveness detection during voice authentication. The experiments with 21 participants and different smart devices show that VoiceGesture achieves over 99% and around 98% detection accuracy for text-dependent and text-independent liveness detection, respectively. Moreover, VoiceGesture is robust to different device placements, low audio sampling frequency, and supports medium range liveness detection on smart speakers in various use scenarios, including smart homes and smart vehicles.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131143; 1801630</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>