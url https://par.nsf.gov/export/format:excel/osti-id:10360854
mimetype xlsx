--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10360854</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d2cp00608a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recovery of enzyme structure and activity following rehydration from ionic liquid</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Pei-Yin; Singh, Onkar; Bermudez, Harry; Matysiak, Silvina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10365 to 10372</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Long-term preservation of proteins at room temperature continues to be a major challenge. Towards using ionic liquids (ILs) to address this challenge, here we present a combination of experiments and simulations to investigate changes in lysozyme upon rehydration from IL mixtures using two imidazolium-based ILs (1-ethyl-3-methylimidazolium ethylsulfate, [EMIM][EtSO              4              ] and 1-ethyl-3-methylimidazolium diethylphosphate, [EMIM][Et              2              PO              4              ]). Various spectroscopic experiments and molecular dynamics simulations are performed to ascertain the structure and activity of lysozyme. Circular dichroism spectroscopy confirms that lysozyme maintains its secondary structure upon rehydration, even after 295 days. Increasing the IL concentration decreases the activity of lysozyme and is ultimately quenched at sufficiently high IL concentrations, but the rehydration of lysozyme from high IL concentrations completely restores its activity. Such rehydration occurs in the most common lysozyme activity assay, but without careful attention, this effect on the IL concentration can be overlooked. From simulations we observe occupation of [EMIM              +              ] ions near the vicinity of the active site and the ligand-lysozyme complex is less stable in the presence of ILs, which results in the reduction of lysozyme activity. Upon rehydration, fast leaving of [EMIM              +              ] is observed and the availability of active site is restored. In addition, suppression of structural fluctuations is also observed when in high IL concentrations, which also explains the decrease of activity. This structure suppression is recovered after undergoing rehydration. The return of native protein structure and activity indicates that after rehydration lysozyme returns to its original state. Our results also suggest a simple route to protein recovery following extended storage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1800442; 1760879</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>