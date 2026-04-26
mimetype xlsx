--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,183 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10366117</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CCGrid54584.2022.00077</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First Experiences in Performance Benchmarking with the New SPEChpc 2021 Suites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brunst, Holger; Chandrasekaran, Sunita; Ciorba, Florina M.; Hagerty, Nick; Henschel, Robert; Juckeland, Guido; Li, Junjie; Vergara, Veronica G.; Wienke, Sandra; Zavala, Miguel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 22nd International Symposium on Cluster, Cloud and Internet Computing (CCGrid)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>675 to 684</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Modern High Performance Computing (HPC) systems are built with innovative system architectures and novel programming models to further push the speed limit of computing. The increased complexity poses challenges for performance portability and performance evaluation. The Standard Performance Evaluation Corporation (SPEC) has a long history of
+producing industry-standard benchmarks for modern computer systems. SPEC’s newly released SPEChpc 2021 benchmark suites, developed by the High Performance Group, are a bold attempt to provide a fair and objective benchmarking tool designed for stateof-the-art HPC systems. With the support of multiple host and accelerator programming models, the suites are portable across both homogeneous and heterogeneous architectures. Different
+workloads are developed to fit system sizes ranging from a few compute nodes to a few hundred compute nodes. In this work we present our first experiences in performance benchmarking the new SPEChpc2021 suites and evaluate their portability and basic
+performance characteristics on various popular and emerging HPC architectures, including x86 CPU, NVIDIA GPU, and AMD GPU. This study provides a first-hand experience of executing the SPEChpc 2021 suites at scale on production HPC systems,
+discusses real-world use cases, and serves as an initial guideline for using the benchmark suites.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814609</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>