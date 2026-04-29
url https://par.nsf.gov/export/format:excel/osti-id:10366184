--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10366184</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/HST.2018.8383904</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of cost of protection against differential power analysis of selected authenticated ciphers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Diehl, William; Abdulgadir, Abubakr; Farahmand, Farnoud; Kaps, Jens-Peter; Gaj, Kris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>147 to 152</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Authenticated ciphers are vulnerable to side-channel attacks, including differential power analysis (DPA). Test Vector Leakage Assessment (TVLA) using Welch's t-test has been used to verify improved resistance of block ciphers to DPA after application of countermeasures. However, extension of this methodology to authenticated ciphers is non-trivial, since this requires additional input and output conditions, complex interfaces, and long test vectors interlaced with protocol necessary to describe authenticated cipher operations. In this research we augment an existing side-channel analysis architecture (FOBOS) with TVLA for authenticated ciphers. We use this capability to show that implementations in the Spartan-6 FPGA of the CAESAR Round 3 candidates ACORN, ASCON, CLOC (AES and TWINE), SILC (AES, PRESENT, and LED), JAMBU (AES and SIMON), and Ketje Jr., as well as AES-GCM, are potentially vulnerable to 1st order DPA. We then implement versions of the above ciphers, protected against 1st order DPA, using threshold implementations. TVLA is used to verify improved resistance to 1st order DPA of the protected cipher implementations. Finally, we benchmark unprotected and protected cipher implementations in the Spartan-6 FPGA, and compare the costs of 1st order DPA protection in terms of area, frequency, throughput, throughput-to-area (TP/A) ratio, power, and energy per bit. Our results show that ACORN is the most energy efficient, has the lowest area (in LUTs), and has the highest TP/A ratio of DPA-resistant implementations. However, Ketje Jr. has the highest throughput.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718434</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>