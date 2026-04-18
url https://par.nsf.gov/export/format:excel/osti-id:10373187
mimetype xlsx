--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10373187</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14778/3510397.3510401</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ranked enumeration of join queries with projections</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Deep, Shaleen; Hu, Xiao; Koutris, Paraschos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1024 to 1037</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Join query evaluation with ordering is a fundamental data processing task in relational database management systems. SQL and custom graph query languages such as Cypher offer this functionality by allowing users to specify the order via the ORDER BY clause. In many scenarios, the users also want to see the first              k              results quickly (expressed by the LIMIT clause), but the value of              k              is not predetermined as user queries are arriving in an online fashion. Recent work has made considerable progress in identifying optimal algorithms for ranked enumeration of join queries that do              not              contain any projections. In this paper, we initiate the study of the problem of enumerating results in ranked order for queries              with projections.              Our main result shows that for any acyclic query, it is possible to obtain a near-linear (in the size of the database) delay algorithm after only a linear time preprocessing step for two important ranking functions: sum and lexicographic ordering. For a practical subset of acyclic queries known as star queries, we show an even stronger result that allows a user to obtain a smooth tradeoff between faster answering time guarantees using more preprocessing time. Our results are also extensible to queries containing cycles and unions. We also perform a comprehensive experimental evaluation to demonstrate that our algorithms, which are simple to implement, improve up to three orders of magnitude in the running time over state-of-the-art algorithms implemented within open-source RDBMS and specialized graph databases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910014</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>