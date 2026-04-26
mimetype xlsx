--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10376105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Techno-spiritual Engagement: Mechanisms for Improving Uptake of mHealth Apps Designed for Church Members</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yun, Hye Sun; Zhou, Shuo; Kimani, Everlyne; Olafsson, Stefan; O'Leary, Teresa; Parmar, Dhaval; Hoffman, Jessica; Intille, Stephen; Paasche-Orlow, Michael; Bickmore, Timothy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>HEALTHI: The Second IUI Workshop on Intelligent Healthy User Interfaces</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Keeping users engaged with mHealth applications is important but difficult to achieve. We describe the development of a smartphone-based application designed to promote health and wellness in church communities, along with mechanisms explicitly designed to maintain engagement. We evaluated religiously tailored techno-spiritual engagement mechanisms, including a prayer posting wall, pastor announcements, an embodied conversational agent for dialogue-based scriptural reflections and health coaching, and tailored push notifications. We conducted a four-week pilot study with 25 participants from two churches, measuring high levels of participant acceptance and satisfaction with all features of the application. Engagement with the app was higher for users considered to be more religious and correlated with the number of notifications received. Our findings demonstrate that our tailored mechanisms can increase engagement with an mHealth app</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831755</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>