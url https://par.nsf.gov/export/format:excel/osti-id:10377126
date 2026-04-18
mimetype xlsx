--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10377126</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/gcb.16060</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global maps of soil temperature</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lembrechts, Jonas J.; Hoogen, Johan; Aalto, Juha; Ashcroft, Michael B.; De Frenne, Pieter; Kemppinen, Julia; Kopecký, Martin; Luoto, Miska; Maclean, Ilya M.; Crowther, Thomas W.; Bailey, Joseph J.; Haesen, Stef; Klinges, David H.; Niittynen, Pekka; Scheffers, Brett R.; Van Meerbeek, Koenraad; Aartsma, Peter; Abdalaze, Otar; Abedi, Mehdi; Aerts, Rien; Ahmadian, Negar; Ahrends, Antje; Alatalo, Juha M.; Alexander, Jake M.; Allonsius, Camille Nina; Altman, Jan; Ammann, Christof; Andres, Christian; Andrews, Christopher; Ardö, Jonas; Arriga, Nicola; Arzac, Alberto; Aschero, Valeria; Assis, Rafael L.; Assmann, Jakob Johann; Bader, Maaike Y.; Bahalkeh, Khadijeh; Barančok, Peter; Barrio, Isabel C.; Barros, Agustina; Barthel, Matti; Basham, Edmund W.; Bauters, Marijn; Bazzichetto, Manuele; Marchesini, Luca Belelli; Bell, Michael C.; Benavides, Juan C.; Benito Alonso, José Luis; Berauer, Bernd J.; Bjerke, Jarle W.; Björk, Robert G.; Björkman, Mats P.; Björnsdóttir, Katrin; Blonder, Benjamin; Boeckx, Pascal; Boike, Julia; Bokhorst, Stef; Brum, Bárbara N.; Brůna, Josef; Buchmann, Nina; Buysse, Pauline; Camargo, José Luís; Campoe, Otávio C.; Candan, Onur; Canessa, Rafaella; Cannone, Nicoletta; Carbognani, Michele; Carnicer, Jofre; Casanova‐Katny, Angélica; Cesarz, Simone; Chojnicki, Bogdan; Choler, Philippe; Chown, Steven L.; Cifuentes, Edgar F.; Čiliak, Marek; Contador, Tamara; Convey, Peter; Cooper, Elisabeth J.; Cremonese, Edoardo; Curasi, Salvatore R.; Curtis, Robin; Cutini, Maurizio; Dahlberg, C. Johan; Daskalova, Gergana N.; de Pablo, Miguel Angel; Della Chiesa, Stefano; Dengler, Jürgen; Deronde, Bart; Descombes, Patrice; Di Cecco, Valter; Di Musciano, Michele; Dick, Jan; Dimarco, Romina D.; Dolezal, Jiri; Dorrepaal, Ellen; Dušek, Jiří; Eisenhauer, Nico; Eklundh, Lars; Erickson, Todd E.; Erschbamer, Brigitta; Eugster, Werner; Ewers, Robert M.; Exton, Dan A.; Fanin, Nicolas; Fazlioglu, Fatih; Feigenwinter, Iris; Fenu, Giuseppe; Ferlian, Olga; Fernández Calzado, M. Rosa; Fernández‐Pascual, Eduardo; Finckh, Manfred; Higgens, Rebecca Finger; Forte, T'ai G.; Freeman, Erika C.; Frei, Esther R.; Fuentes‐Lillo, Eduardo; García, Rafael A.; García, María B.; Géron, Charly; Gharun, Mana; Ghosn, Dany; Gigauri, Khatuna; Gobin, Anne; Goded, Ignacio; Goeckede, Mathias; Gottschall, Felix; Goulding, Keith; Govaert, Sanne; Graae, Bente Jessen; Greenwood, Sarah; Greiser, Caroline; Grelle, Achim; Guénard, Benoit; Guglielmin, Mauro; Guillemot, Joannès; Haase, Peter; Haider, Sylvia; Halbritter, Aud H.; Hamid, Maroof; Hammerle, Albin; Hampe, Arndt; Haugum, Siri V.; Hederová, Lucia; Heinesch, Bernard; Helfter, Carole; Hepenstrick, Daniel; Herberich, Maximiliane; Herbst, Mathias; Hermanutz, Luise; Hik, David S.; Hoffrén, Raúl; Homeier, Jürgen; Hörtnagl, Lukas; Høye, Toke T.; Hrbacek, Filip; Hylander, Kristoffer; Iwata, Hiroki; Jackowicz‐Korczynski, Marcin Antoni; Jactel, Hervé; Järveoja, Järvi; Jastrzębowski, Szymon; Jentsch, Anke; Jiménez, Juan J.; Jónsdóttir, Ingibjörg S.; Jucker, Tommaso; Jump, Alistair S.; Juszczak, Radoslaw; Kanka, Róbert; Kašpar, Vít; Kazakis, George; Kelly, Julia; Khuroo, Anzar A.; Klemedtsson, Leif; Klisz, Marcin; Kljun, Natascha; Knohl, Alexander; Kobler, Johannes; Kollár, Jozef; Kotowska, Martyna M.; Kovács, Bence; Kreyling, Juergen; Lamprecht, Andrea; Lang, Simone I.; Larson, Christian; Larson, Keith; Laska, Kamil; Maire, Guerric; Leihy, Rachel I.; Lens, Luc; Liljebladh, Bengt; Lohila, Annalea; Lorite, Juan; Loubet, Benjamin; Lynn, Joshua; Macek, Martin; Mackenzie, Roy; Magliulo, Enzo; Maier, Regine; Malfasi, Francesco; Máliš, František; Man, Matěj; Manca, Giovanni; Manco, Antonio; Manise, Tanguy; Manolaki, Paraskevi; Marciniak, Felipe; Matula, Radim; Mazzolari, Ana Clara; Medinets, Sergiy; Medinets, Volodymyr; Meeussen, Camille; Merinero, Sonia; Mesquita, Rita de; Meusburger, Katrin; Meysman, Filip J.; Michaletz, Sean T.; Milbau, Ann; Moiseev, Dmitry; Moiseev, Pavel; Mondoni, Andrea; Monfries, Ruth; Montagnani, Leonardo; Moriana‐Armendariz, Mikel; Morra di Cella, Umberto; Mörsdorf, Martin; Mosedale, Jonathan R.; Muffler, Lena; Muñoz‐Rojas, Miriam; Myers, Jonathan A.; Myers‐Smith, Isla H.; Nagy, Laszlo; Nardino, Marianna; Naujokaitis‐Lewis, Ilona; Newling, Emily; Nicklas, Lena; Niedrist, Georg; Niessner, Armin; Nilsson, Mats B.; Normand, Signe; Nosetto, Marcelo D.; Nouvellon, Yann; Nuñez, Martin A.; Ogaya, Romà; Ogée, Jérôme; Okello, Joseph; Olejnik, Janusz; Olesen, Jørgen Eivind; Opedal, Øystein H.; Orsenigo, Simone; Palaj, Andrej; Pampuch, Timo; Panov, Alexey V.; Pärtel, Meelis; Pastor, Ada; Pauchard, Aníbal; Pauli, Harald; Pavelka, Marian; Pearse, William D.; Peichl, Matthias; Pellissier, Loïc; Penczykowski, Rachel M.; Penuelas, Josep; Petit Bon, Matteo; Petraglia, Alessandro; Phartyal, Shyam S.; Phoenix, Gareth K.; Pio, Casimiro; Pitacco, Andrea; Pitteloud, Camille; Plichta, Roman; Porro, Francesco; Portillo‐Estrada, Miguel; Poulenard, Jérôme; Poyatos, Rafael; Prokushkin, Anatoly S.; Puchalka, Radoslaw; Pușcaș, Mihai; Radujković, Dajana; Randall, Krystal; Ratier Backes, Amanda; Remmele, Sabine; Remmers, Wolfram; Renault, David; Risch, Anita C.; Rixen, Christian; Robinson, Sharon A.; Robroek, Bjorn J.; Rocha, Adrian V.; Rossi, Christian; Rossi, Graziano; Roupsard, Olivier; Rubtsov, Alexey V.; Saccone, Patrick; Sagot, Clotilde; Sallo Bravo, Jhonatan; Santos, Cinthya C.; Sarneel, Judith M.; Scharnweber, Tobias; Schmeddes, Jonas; Schmidt, Marius; Scholten, Thomas; Schuchardt, Max; Schwartz, Naomi; Scott, Tony; Seeber, Julia; Segalin de Andrade, Ana Cristina; Seipel, Tim; Semenchuk, Philipp; Senior, Rebecca A.; Serra‐Diaz, Josep M.; Sewerniak, Piotr; Shekhar, Ankit; Sidenko, Nikita V.; Siebicke, Lukas; Siegwart Collier, Laura; Simpson, Elizabeth; Siqueira, David P.; Sitková, Zuzana; Six, Johan; Smiljanic, Marko; Smith, Stuart W.; Smith‐Tripp, Sarah; Somers, Ben; Sørensen, Mia Vedel; Souza, José João; Souza, Bartolomeu Israel; Souza Dias, Arildo; Spasojevic, Marko J.; Speed, James D.; Spicher, Fabien; Stanisci, Angela; Steinbauer, Klaus; Steinbrecher, Rainer; Steinwandter, Michael; Stemkovski, Michael; Stephan, Jörg G.; Stiegler, Christian; Stoll, Stefan; Svátek, Martin; Svoboda, Miroslav; Tagesson, Torbern; Tanentzap, Andrew J.; Tanneberger, Franziska; Theurillat, Jean‐Paul; Thomas, Haydn J.; Thomas, Andrew D.; Tielbörger, Katja; Tomaselli, Marcello; Treier, Urs Albert; Trouillier, Mario; Turtureanu, Pavel Dan; Tutton, Rosamond; Tyystjärvi, Vilna A.; Ueyama, Masahito; Ujházy, Karol; Ujházyová, Mariana; Uogintas, Domas; Urban, Anastasiya V.; Urban, Josef; Urbaniak, Marek; Ursu, Tudor‐Mihai; Vaccari, Francesco Primo; Van de Vondel, Stijn; Brink, Liesbeth; Van Geel, Maarten; Vandvik, Vigdis; Vangansbeke, Pieter; Varlagin, Andrej; Veen, G. F.; Veenendaal, Elmar; Venn, Susanna E.; Verbeeck, Hans; Verbrugggen, Erik; Verheijen, Frank G.; Villar, Luis; Vitale, Luca; Vittoz, Pascal; Vives‐Ingla, Maria; Oppen, Jonathan; Walz, Josefine; Wang, Runxi; Wang, Yifeng; Way, Robert G.; Wedegärtner, Ronja E.; Weigel, Robert; Wild, Jan; Wilkinson, Matthew; Wilmking, Martin; Wingate, Lisa; Winkler, Manuela; Wipf, Sonja; Wohlfahrt, Georg; Xenakis, Georgios; Yang, Yan; Yu, Zicheng; Yu, Kailiang; Zellweger, Florian; Zhang, Jian; Zhang, Zhaochen; Zhao, Peng; Ziemblińska, Klaudia; Zimmermann, Reiner; Zong, Shengwei; Zyryanov, Viacheslav I.; Nijs, Ivan; Lenoir, Jonathan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Global Change Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3110 to 3144</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1354-1013</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103539</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>