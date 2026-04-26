--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10377365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/sym14020425</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Buoyancy-Marangoni Fingering of a Miscible Spreading Drop</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hooshanginejad, Alireza; Jung, Sunghwan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Symmetry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>425</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-8994</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We experimentally investigate the interfacial instability that emerges when a water droplet is deposited on a bath of glycerol-water solution. Despite the absence of surface tension to stabilize short-wavelength undulations, we observe finite-size fingers that grow and pinch off from the drop. We show that the fingering patterns formed in the experiments resultes from a balance between the outward buoyancy effect and inward Marangoni flow. This induced Marangoni flow inhibits small perturbations and acts as an effective surface tension on the miscible interface of the spreading drop. To characterize the final size and shape of the drop, we perform systematic experiments by varying the drop volume and the glycerol-water volume fraction. In addition, we have developed scaling arguments for the drop’s final radius using key physical forces, and show that the final wavelength is inversely proportional to the Bond number.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919753</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>