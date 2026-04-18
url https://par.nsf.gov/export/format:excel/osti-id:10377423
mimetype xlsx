--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10377423</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00484-022-02301-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Physiological mechanisms of the impact of heat during pregnancy and the clinical implications: review of the evidence from an expert group meeting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Samuels, Louisa; Nakstad, Britt; Roos, Nathalie; Bonell, Ana; Chersich, Matthew; Havenith, George; Luchters, Stanley; Day, Louise-Tina; Hirst, Jane E.; Singh, Tanya; Elliott-Sale, Kirsty; Hetem, Robyn; Part, Cherie; Sawry, Shobna; Le Roux, Jean; Kovats, Sari</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Biometeorology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1505 to 1513</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0020-7128</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Many populations experience high seasonal temperatures. Pregnant women are considered vulnerable to extreme heat because ambient heat exposure has been linked to pregnancy complications including preterm birth and low birthweight. The physiological mechanisms that underpin these associations are poorly understood. We reviewed the existing research evidence to clarify the mechanisms that lead to adverse pregnancy outcomes in order to inform public health actions. A multi-disciplinary expert group met to review the existing evidence base and formulate a consensus regarding the physiological mechanisms that mediate the effect of high ambient temperature on pregnancy. A literature search was conducted in advance of the meeting to identify existing hypotheses and develop a series of questions and themes for discussion. Numerous hypotheses have been generated based on animal models and limited observational studies. There is growing evidence that pregnant women are able to appropriately thermoregulate; however, when exposed to extreme heat, there are a number of processes that may occur which could harm the mother or fetus including a reduction in placental blood flow, dehydration, and an inflammatory response that may trigger preterm birth. There is a lack of substantial evidence regarding the processes that cause heat exposure to harm pregnant women. Research is urgently needed to identify what causes the adverse outcomes in pregnancy related to high ambient temperatures so that the impact of climate change on pregnant women can be mitigated.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2028598</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>