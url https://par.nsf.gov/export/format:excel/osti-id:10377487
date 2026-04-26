--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10377487</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1615/JWomenMinorScienEng.2022041189</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Demystifying the Magic: Investigating the Success of University-Community Partnerships for Broadening Participation in STEM</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>George Mwangi, Chrystal; Bettencourt, Genia; Wells, Ryan; Dunton, Sarah; Kimball, Ezekiel; Pachucki, Mark; Dasgupta, Nilanjana; Thoma, Hanni</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Women and Minorities in Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10.1615/JWomenMinorScienEng.2022041189</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1072-8325</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study investigates a university-community partnership focused on broadening participation for girls in science, technology, engineering, and mathematics (STEM). Stakeholders across partner organizations (an informal learning community organization and a public research university) call the success and longevity of the collaboration "magic" because of the commitment required to maintain it despite partnership complexities and few formal incentives. Using qualitative inquiry and sensemaking/ sensegiving frameworks, this article elucidates the "magic" behind the partnership. Findings emphasize individual motivations and behaviors, program collaboration obstacles, and collective partnership identity impacting the program's sustainability (i.e., magic). This study can inform research and practice related to improving access into STEM pathways for underrepresented populations through education partnerships that often experience resource constraints alongside the organizational complexities of cross-sector engagement.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1834897</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>