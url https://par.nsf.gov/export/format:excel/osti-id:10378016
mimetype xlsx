--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378016</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.242846</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diet mediates thermal performance traits: implications for marine ectotherms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hardison, Emily A.; Kraskura, Krista; Van Wert, Jacey; Nguyen, Tina; Eliason, Erika J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Thermal acclimation is a key process enabling ectotherms to cope with temperature change. To undergo a successful acclimation response, ectotherms require energy and nutritional building blocks obtained from their diet. However, diet is often overlooked as a factor that can alter acclimation responses. Using a temperate omnivorous fish, opaleye (Girella nigricans), as a model system, we tested the hypotheses that (1) diet can impact the magnitude of thermal acclimation responses and (2) traits vary in their sensitivity to both temperature acclimation and diet. We fed opaleye a simple omnivorous diet (ad libitum Artemia sp. and Ulva sp.) or a carnivorous diet (ad libitum Artemia sp.) at two ecologically relevant temperatures (12 and 20°C) and measured a suite of whole-animal (growth, sprint speed, metabolism), organ (cardiac thermal tolerance) and cellular-level traits (oxidative stress, glycolytic capacity). When opaleye were offered two diet options compared with one, they had reduced cardiovascular thermal performance and higher standard metabolic rate under conditions representative of the maximal seasonal temperature the population experiences (20°C). Further, sprint speed and absolute aerobic scope were insensitive to diet and temperature, while growth was highly sensitive to temperature but not diet, and standard metabolic rate and maximum heart rate were sensitive to both diet and temperature. Our results reveal that diet influences thermal performance in trait-specific ways, which could create diet trade-offs for generalist ectotherms living in thermally variable environments. Ectotherms that alter their diet may be able to regulate their performance at different environmental temperatures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831937</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>