--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378493</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13059-022-02735-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multiple genome alignment in the telomere-to-telomere assembly era</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kille, Bryce; Balaji, Advait; Sedlazeck, Fritz J.; Nute, Michael; Treangen, Todd J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1474-760X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            With the arrival of telomere-to-telomere (T2T) assemblies of the human genome comes the computational challenge of efficiently and accurately constructing multiple genome alignments at an unprecedented scale. By identifying nucleotides across genomes which share a common ancestor, multiple genome alignments commonly serve as the bedrock for comparative genomics studies. In this review, we provide an overview of the algorithmic template that most multiple genome alignment methods follow. We also discuss prospective areas of improvement of multiple genome alignment for keeping up with continuously arriving high-quality T2T assembled genomes and for unlocking clinically-relevant insights.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126387</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>