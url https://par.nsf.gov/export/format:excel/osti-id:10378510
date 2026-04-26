--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378510</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Novel Perceptive Robotic Cane with Haptic Navigation for Enabling Vision-Independent Participation in the Social Dynamics of Seat Choice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Agrawal, Shivendra; West, Mary Etta; Hayes, Bradley</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  IEEERSJ International Conference on Intelligent Robots and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-0858</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Goal-based navigation in public places is critical for independent mobility and for breaking barriers that exist for blind or visually impaired (BVI) people in a sight-centric society. Through this work we present a proof-of-concept system that autonomously leverages goal-based navigation assistance and perception to identify socially preferred seats and safely guide its user towards them in unknown indoor environments. The robotic system includes a camera, an IMU, vibrational motors, and a white cane, powered via a backpack-mounted laptop. The system combines techniques from computer vision, robotics, and motion planning with insights from psychology to perform 1) SLAM and object localization, 2) goal disambiguation and scoring, and 3) path planning and guidance. We introduce a novel 2-motor haptic feedback system on the cane’s grip for navigation assistance. Through a pilot user study we show that the system is successful in classifying and providing haptic navigation guidance to socially preferred seats, while optimizing for users’ convenience, privacy, and intimacy in addition to increasing their confidence in independent navigation. The implications are encouraging as this technology, with careful design guided by the BVI community, can be adopted and further developed to be used with medical devices enabling the BVI population to better independently engage in socially dynamic situations like seat choice.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1830686</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>