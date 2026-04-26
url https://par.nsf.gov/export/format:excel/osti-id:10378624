--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378624</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-29853-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comprehensive view of microscopic interactions between DNA-coated colloids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cui, Fan; Marbach, Sophie; Zheng, Jeana Aojie; Holmes-Cerfon, Miranda; Pine, David J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The self-assembly of DNA-coated colloids into highly-ordered structures offers great promise for advanced optical materials. However, control of disorder, defects, melting, and crystal growth is hindered by the lack of a microscopic understanding of DNA-mediated colloidal interactions. Here we use total internal reflection microscopy to measure in situ the interaction potential between DNA-coated colloids with nanometer resolution and the macroscopic melting behavior. The range and strength of the interaction are measured and linked to key material design parameters, including DNA sequence, polymer length, grafting density, and complementary fraction. We present a first-principles model that screens and combines existing theories into one coherent framework and quantitatively reproduces our experimental data without fitting parameters over a wide range of DNA ligand designs. Our theory identifies a subtle competition between DNA binding and steric repulsion and accurately predicts adhesion and melting at a molecular level. Combining experimental and theoretical results, our work provides a quantitative and predictive approach for guiding material design with DNA-nanotechnology and can be further extended to a diversity of colloidal and biological systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111163</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>