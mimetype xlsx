--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378630</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ac4334</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Validation of 13 Hot and Potentially Terrestrial TESS Planets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Giacalone, Steven; Dressing, Courtney D.; Hedges, Christina; Kostov, Veselin B.; Collins, Karen A.; Jensen, Eric L.; Yahalomi, Daniel A.; Bieryla, Allyson; Ciardi, David R.; Howell, Steve B.; Lillo-Box, Jorge; Barkaoui, Khalid; Winters, Jennifer G.; Matthews, Elisabeth; Livingston, John H.; Quinn, Samuel N.; Safonov, Boris S.; Cadieux, Charles; Furlan, E.; Crossfield, Ian J.; Mandell, Avi M.; Gilbert, Emily A.; Kruse, Ethan; Quintana, Elisa V.; Ricker, George R.; Seager, S.; Winn, Joshua N.; Jenkins, Jon M.; Duffy Adkins, Britt; Baker, David; Barclay, Thomas; Barrado, David; Batalha, Natalie M.; Belinski, Alexander A.; Benkhaldoun, Zouhair; Buchhave, Lars A.; Cacciapuoti, Luca; Charbonneau, David; Chontos, Ashley; Christiansen, Jessie L.; Cloutier, Ryan; Collins, Kevin I.; Conti, Dennis M.; Cutting, Neil; Dixon, Scott; Doyon, René; Mufti, Mohammed El; Esparza-Borges, Emma; Essack, Zahra; Fukui, Akihiko; Gan, Tianjun; Gary, Kaz; Ghachoui, Mourad; Gillon, Michaël; Girardin, Eric; Glidden, Ana; Gonzales, Erica J.; Guerra, Pere; Horch, Elliott P.; Hełminiak, Krzysztof G.; Howard, Andrew W.; Huber, Daniel; Irwin, Jonathan M.; Isopi, Giovanni; Jehin, Emmanuël; Kagetani, Taiki; Kane, Stephen R.; Kawauchi, Kiyoe; Kielkopf, John F.; Lewin, Pablo; Luker, Lindy; Lund, Michael B.; Mallia, Franco; Mao, Shude; Massey, Bob; Matson, Rachel A.; Mireles, Ismael; Mori, Mayuko; Murgas, Felipe; Narita, Norio; O’Dwyer, Tanner; Petigura, Erik A.; Polanski, Alex S.; Pozuelos, Francisco J.; Palle, Enric; Parviainen, Hannu; Plavchan, Peter P.; Relles, Howard M.; Robertson, Paul; Rose, Mark E.; Rowden, Pamela; Roy, Arpita; Savel, Arjun B.; Schlieder, Joshua E.; Schnaible, Chloe; Schwarz, Richard P.; Sefako, Ramatholo; Selezneva, Aleksandra; Skinner, Brett; Stockdale, Chris; Strakhov, Ivan A.; Tan, Thiam-Guan; Torres, Guillermo; Tronsgaard, René; Twicken, Joseph D.; Vermilion, David; Waite, Ian A.; Walter, Bradley; Wang, Gavin; Ziegler, Carl; Zou, Yujie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The James Webb Space Telescope will be able to probe the atmospheres and surface properties of hot, terrestrial planets via emission spectroscopy. We identify 18 potentially terrestrial planet candidates detected by the Transiting Exoplanet Survey Satellite (TESS) that would make ideal targets for these observations. These planet candidates cover a broad range of planet radii (              R              p              ∼ 0.6–2.0              R              ⊕              ) and orbit stars of various magnitudes (              K                              s                            = 5.78–10.78,              V              = 8.4–15.69) and effective temperatures (              T              eff              ∼ 3000–6000 K). We use ground-based observations collected through the TESS Follow-up Observing Program (TFOP) and two vetting tools—              DAVE              and              TRICERATOPS              —to assess the reliabilities of these candidates as planets. We validate 13 planets: TOI-206 b, TOI-500 b, TOI-544 b, TOI-833 b, TOI-1075 b, TOI-1411 b, TOI-1442 b, TOI-1693 b, TOI-1860 b, TOI-2260 b, TOI-2411 b, TOI-2427 b, and TOI-2445 b. Seven of these planets (TOI-206 b, TOI-500 b, TOI-1075 b, TOI-1442 b, TOI-2260 b, TOI-2411 b, and TOI-2445 b) are ultra-short-period planets. TOI-1860 is the youngest (133 ± 26 Myr) solar twin with a known planet to date. TOI-2260 is a young (321 ± 96 Myr) G dwarf that is among the most metal-rich ([Fe/H] = 0.22 ± 0.06 dex) stars to host an ultra-short-period planet. With an estimated equilibrium temperature of ∼2600 K, TOI-2260 b is also the fourth hottest known planet with              R              p              &lt; 2              R              ⊕              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717000</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>