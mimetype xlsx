--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10378721</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gmd-15-2105-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RADIv1: a non-steady-state early diagenetic model for ocean sediments in Julia and MATLAB/GNU Octave</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sulpis, Olivier; Humphreys, Matthew P.; Wilhelmus, Monica M.; Carroll, Dustin; Berelson, William M.; Menemenlis, Dimitris; Middelburg, Jack J.; Adkins, Jess F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geoscientific Model Development</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2105 to 2131</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1991-9603</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. We introduce a time-dependent, one-dimensional model ofearly diagenesis that we term RADI, an acronym accounting for the mainprocesses included in the model: chemical reactions, advection, molecularand bio-diffusion, and bio-irrigation. RADI is targeted for study ofdeep-sea sediments, in particular those containing calcium carbonates(CaCO3). RADI combines CaCO3 dissolution driven by organic matterdegradation with a diffusive boundary layer and integrates state-of-the-artparameterizations of CaCO3 dissolution kinetics in seawater, thusserving as a link between mechanistic surface reaction modeling andglobal-scale biogeochemical models. RADI also includes CaCO3precipitation, providing a continuum between CaCO3 dissolution andprecipitation. RADI integrates components rather than individual chemicalspecies for accessibility and is straightforward to compare againstmeasurements. RADI is the first diagenetic model implemented in Julia, ahigh-performance programming language that is free and open source, and itis also available in MATLAB/GNU Octave. Here, we first describe thescientific background behind RADI and its implementations. Following this, we evaluateits performance in three selected locations and explore other potentialapplications, such as the influence of tides and seasonality on earlydiagenesis in the deep ocean. RADI is a powerful tool to study thetime-transient and steady-state response of the sedimentary system toenvironmental perturbation, such as deep-sea mining, deoxygenation, oracidification events.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1834475</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>