--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10379014</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886962</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Near-Field Antenna for Noninvasive Human Head Microwave Thermometry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hall, Kaitlin L.; Streeter, Robert; Popovic, Zoya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>880 to 881</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microwave radiometry is an emerging technology for noninvasive measurement of internal body temperature. This technique relies on the use of a near-field antenna placed on the skin that receives black body radiation from the tissues under it. Even for a well-matched antenna, mismatch is introduced from variations in the tissue layer properties and/or imperfect characterization of the dielectrics used for antenna assembly. This work demonstrates a design of a receiving antenna element for a human head-specific tissue stack, and a tuning procedure to improve impedance match. Measurements of a fabricated antenna against the forehead indicate that inaccurate characterization of the materials used for antenna assembly more significantly contribute to antenna mismatch than variations in the tissue properties of the forehead. Therefore, proper modeling of assembly materials, in addition to reasonably accurate tissue stack modeling, is crucial for near-field antenna design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126774</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>