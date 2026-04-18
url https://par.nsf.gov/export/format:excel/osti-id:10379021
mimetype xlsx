--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10379021</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3491101.3519669</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>”Pop-Up Alerts are the Bane of My Existence”: Designing Alerts for Cognitive Aids Used in Time-Critical Medical Settings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mastrianni, Angela; Cui, Hua; Sarcevic, Aleksandra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI Conference on Human Factors in Computing Systems Extended Abstracts</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Decision support alerts have the potential to assist clinicians in determining appropriate interventions for critically injured patients. The design of these alerts is critical because it can impact their adoption and effectiveness. In this late-breaking work, we explore how decision support alerts should be designed for cognitive aids used in time- and safety-critical medical events. We conducted interviews with 11 trauma team leaders to elicit their thoughts and reactions to potential alert designs. From the findings, we contribute three implications for designing alerts for cognitive aids that support team-based, time-critical decision making and discuss how these implications can be further explored in future work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763509</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>