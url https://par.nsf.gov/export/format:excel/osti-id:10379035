--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10379035</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biom12101435</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Elucidating the Structural Impacts of Protein InDels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jilani, Muneeba; Turcan, Alistair; Haspel, Nurit; Jagodzinski, Filip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomolecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1435</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2218-273X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The effects of amino acid insertions and deletions (InDels) remain a rather under-explored area of structural biology. These variations oftentimes are the cause of numerous disease phenotypes. In spite of this, research to study InDels and their structural significance remains limited, primarily due to a lack of experimental information and computational methods. In this work, we fill this gap by modeling InDels computationally; we investigate the rigidity differences between the wildtype and a mutant variant with one or more InDels. Further, we compare how structural effects due to InDels differ from the effects of amino acid substitutions, which are another type of amino acid mutation. We finish by performing a correlation analysis between our rigidity-based metrics and wet lab data for their ability to infer the effects of InDels on protein fitness.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2031260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>