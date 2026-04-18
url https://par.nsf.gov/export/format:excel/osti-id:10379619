--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10379619</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP04(2022)146</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effective Leptophilic WIMPs at the e+e− collider</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barman, Basabendu; Bhattacharya, Subhaditya; Girmohanta, Sudhakantha; Jahedi, Sahabub</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      We consider higher-dimensional effective (EFT) operators consisting of fermion dark matter (DM) connecting to Standard Model (SM) leptons upto dimension six. Considering all operators together and assuming the DM to undergo thermal freeze-out, we find out relic density allowed parameter space in terms of DM mass (              m                              χ                            ) and New Physics (NP) scale (Λ) with one loop direct search constraints from XENON1T experiment. Allowed parameter space of the model is probed at the proposed International Linear Collider (ILC) via monophoton signal for both Dirac and Majorana cases, limited by the centre-of-mass energy                                                $$ \sqrt{s} $$                                                            s                                                                                  =1 TeV, where DM mass can be probed within                                                $$ {m}_{\chi }&lt;\frac{\sqrt{s}}{2} $$                                                            m                      χ                                        &lt;                                                                  s                                            2                                                                                  for the pair production to occur and Λ              &gt;                                                $$ \sqrt{s} $$                                                            s                                                                                  for the validity of EFT framework.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>