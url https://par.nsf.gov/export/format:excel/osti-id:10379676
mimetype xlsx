--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10379676</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/feart.2022.786223</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Prescreening-Based Subset Selection for Improving Predictions of Earth System Models With Application to Regional Prediction of Red Tide</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Elshall, Ahmed S.; Ye, Ming; Kranz, Sven A.; Harrington, Julie; Yang, Xiaojuan; Wan, Yongshan; Maltrud, Mathew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Earth Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-6463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present the ensemble method of prescreening-based subset selection to improve ensemble predictions of Earth system models (ESMs). In the prescreening step, the independent ensemble members are categorized based on their ability to reproduce physically-interpretable features of interest that are regional and problem-specific. The ensemble size is then updated by selecting the subsets that improve the performance of the ensemble prediction using decision relevant metrics. We apply the method to improve the prediction of red tide along the West Florida Shelf in the Gulf of Mexico, which affects coastal water quality and has substantial environmental and socioeconomic impacts on the State of Florida. Red tide is a common name for harmful algal blooms that occur worldwide, which result from large concentrations of aquatic microorganisms, such as dinoflagellate              Karenia brevis              , a toxic single celled protist. We present ensemble method for improving red tide prediction using the high resolution ESMs of the Coupled Model Intercomparison Project Phase 6 (CMIP6) and reanalysis data. The study results highlight the importance of prescreening-based subset selection with decision relevant metrics in identifying non-representative models, understanding their impact on ensemble prediction, and improving the ensemble prediction. These findings are pertinent to other regional environmental management applications and climate services. Additionally, our analysis follows the FAIR Guiding Principles for scientific data management and stewardship such that data and analysis tools are findable, accessible, interoperable, and reusable. As such, the interactive Colab notebooks developed for data analysis are annotated in the paper. This allows for efficient and transparent testing of the results’ sensitivity to different modeling assumptions. Moreover, this research serves as a starting point to build upon for red tide management, using the publicly available CMIP, Coordinated Regional Downscaling Experiment (CORDEX), and reanalysis data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1939994</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>