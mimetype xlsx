--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10380661</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3463676.3485615</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What a SHAME: Smart Assistant Voice Command Fingerprinting Utilizing Deep Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hyland, Jack; Schneggenburger, Conrad; Lim, Nick; Ruud, Jake; Mathews, Nate; Wright, Matthew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 20th Workshop on Workshop on Privacy in the Electronic Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>237 to 243</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It is estimated that by the year 2024, the total number of systems equipped with voice assistant software will exceed 8.4 billion devices globally. While these devices provide convenience to consumers, they suffer from a myriad of security issues. This paper highlights the serious privacy threats exposed by information leakage in a smart assistant's encrypted network traffic metadata. To investigate this issue, we have collected a new dataset composed of dynamic and static commands posed to an Amazon Echo Dot using data collection and cleaning scripts we developed.
+Furthermore, we propose the Smart Home Assistant Malicious Ensemble model (SHAME) as the new state-of-the-art Voice Command Fingerprinting classifier. When evaluated against several datasets, our attack correctly classifies encrypted voice commands with up to 99.81% accuracy on Google Home traffic and 95.2% accuracy on Amazon Echo Dot traffic. These findings show that security measures must be taken to stop internet service providers, nation-states, and network eavesdroppers from monitoring our intimate conversations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816851</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>