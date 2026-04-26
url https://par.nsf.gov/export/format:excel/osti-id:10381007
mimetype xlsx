--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381007</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/MED54222.2022.9837131</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PWA-CTM: An Extended Cell-Transmission Model based on Piecewise Affine Approximation of the Fundamental Diagram</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alimardani, Fatemeh; Baras, John S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 30th Mediterranean Conference on Control and Automation (MED 2022)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1059 to 1065</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Throughout the past decades, many different versions of the widely used first-order Cell-Transmission Model (CTM) have been proposed for optimal traffic control. Highway
+traffic management techniques such as Ramp Metering (RM) are typically designed based on an optimization problem with nonlinear constraints originating in the flow-density relation of the Fundamental Diagram (FD). Most of the extended CTM versions are based on the trapezoidal approximation of the flow-density relation of the Fundamental Diagram (FD) in an attempt to simplify the optimization problem. However, this relation is naturally nonlinear, and crude approximations can greatly impact the efficiency of the optimization solution. In this study, we propose a class of extended CTMs that are based on piecewise affine approximations of the flow-density relation such that (a) the integrated squared error with respect to the true relation is greatly reduced in comparison to the trapezoidal approximation, and (b) the optimization problem remains tractable for real-time application of ramp metering optimal controllers. A two-step identification method is used to approximate the FD with piecewise affine functions resulting in what we refer to as PWA-CTMs. The proposed models are evaluated by the performance of the optimal ramp metering controllers, e.g. using the widely used PI-ALINEA approach, in complex highway traffic networks. Simulation results show that the optimization problems based on the PWA-CTMs require less computation time compared to other CTM extensions while
+achieving higher accuracy of the flow and density evolution. Hence, the proposed PWA-CTMs constitute one of the best approximation approaches for first-order traffic flow models that can be used in more general and challenging modeling and control applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127605</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>