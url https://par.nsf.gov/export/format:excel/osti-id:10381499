--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381499</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gmd-15-3663-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chemistry Across Multiple Phases (CAMP) version 1.0: an integrated multiphase chemistry model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dawson, Matthew L.; Guzman, Christian; Curtis, Jeffrey H.; Acosta, Mario; Zhu, Shupeng; Dabdub, Donald; Conley, Andrew; West, Matthew; Riemer, Nicole; Jorba, Oriol</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geoscientific Model Development</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3663 to 3689</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1991-9603</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. A flexible treatment for gas- and aerosol-phase chemical processes has been developed for models of diverse scale, from box models up to global models. At the core of this novel framework is an “abstracted aerosol representation” that allows a given chemical mechanism to be solved in atmospheric models with different aerosol representations (e.g., sectional, modal, or particle-resolved). This is accomplished by treating aerosols as a collection of condensed phases that are implemented according to the aerosol representation of the host model. The framework also allows multiple chemical processes (e.g., gas- and aerosol-phase chemical reactions, emissions, deposition, photolysis, and mass transfer) to be solved simultaneously as a single system. The flexibility of the model is achieved by (1) using an object-oriented design that facilitates extensibility to new types of chemical processes and to new ways of representing aerosol systems, (2) runtime model configuration using JSON input files that permits making changes to any part of the chemical mechanism without recompiling the model (this widely used, human-readable format allows entire gas- and aerosol-phase chemical mechanisms to be described with as much complexity as necessary), and (3) automated comprehensive testing that ensures stability of the code as new functionality is introduced.Together, these design choices enable users to build a customized multiphase mechanism without having to handle preprocessors, solvers, or compilers. Removing these hurdles makes this type of modeling accessible to a much wider community, including modelers, experimentalists, and educators.This new treatment compiles as a stand-alone library and has been deployed in the particle-resolved PartMC model and in the Multiscale Online AtmospheRe CHemistry (MONARCH) chemical weather prediction system for use at regional and global scales. Results from the initial deployment to box models of different complexity and MONARCH will be discussed, along with future extension to more complex gas–aerosol systems and the integration of GPU-based solvers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1941110</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>