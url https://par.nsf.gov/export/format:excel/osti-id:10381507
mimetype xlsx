--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381507</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d2cp02827a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DFT exchange: sharing perspectives on the workhorse of quantum chemistry and materials science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Teale, Andrew M.; Helgaker, Trygve; Savin, Andreas; Adamo, Carlo; Aradi, Bálint; Arbuznikov, Alexei V.; Ayers, Paul W.; Baerends, Evert Jan; Barone, Vincenzo; Calaminici, Patrizia; Cancès, Eric; Carter, Emily A.; Chattaraj, Pratim Kumar; Chermette, Henry; Ciofini, Ilaria; Crawford, T. Daniel; De Proft, Frank; Dobson, John F.; Draxl, Claudia; Frauenheim, Thomas; Fromager, Emmanuel; Fuentealba, Patricio; Gagliardi, Laura; Galli, Giulia; Gao, Jiali; Geerlings, Paul; Gidopoulos, Nikitas; Gill, Peter M.; Gori-Giorgi, Paola; Görling, Andreas; Gould, Tim; Grimme, Stefan; Gritsenko, Oleg; Jensen, Hans Jørgen; Johnson, Erin R.; Jones, Robert O.; Kaupp, Martin; Köster, Andreas M.; Kronik, Leeor; Krylov, Anna I.; Kvaal, Simen; Laestadius, Andre; Levy, Mel; Lewin, Mathieu; Liu, Shubin; Loos, Pierre-François; Maitra, Neepa T.; Neese, Frank; Perdew, John P.; Pernal, Katarzyna; Pernot, Pascal; Piecuch, Piotr; Rebolini, Elisa; Reining, Lucia; Romaniello, Pina; Ruzsinszky, Adrienn; Salahub, Dennis R.; Scheffler, Matthias; Schwerdtfeger, Peter; Staroverov, Viktor N.; Sun, Jianwei; Tellgren, Erik; Tozer, David J.; Trickey, Samuel B.; Ullrich, Carsten A.; Vela, Alberto; Vignale, Giovanni; Wesolowski, Tomasz A.; Xu, Xin; Yang, Weitao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, the history, present status, and future of density-functional theory (DFT) is informally reviewed and discussed by 70 workers in the field, including molecular scientists, materials scientists, method developers and practitioners. The format of the paper is that of a roundtable discussion, in which the participants express and exchange views on DFT in the form of 302 individual contributions, formulated as responses to a preset list of 26 questions. Supported by a bibliography of 777 entries, the paper represents a broad snapshot of DFT, anno 2022.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1810922; 2149082; 2154482; 1900338; 1912618</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>