--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381886</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.106.062002</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abbott, R.; Abe, H.; Acernese, F.; Ackley, K.; Adhikari, N.; Adhikari, R. X.; Adkins, V. K.; Adya, V. B.; Affeldt, C.; Agarwal, D.; Agathos, M.; Agatsuma, K.; Aggarwal, N.; Aguiar, O. D.; Aiello, L.; Ain, A.; Ajith, P.; Akutsu, T.; Albanesi, S.; Alfaidi, R. A.; Allocca, A.; Altin, P. A.; Amato, A.; Anand, C.; Anand, S.; Ananyeva, A.; Anderson, S. B.; Anderson, W. G.; Ando, M.; Andrade, T.; Andres, N.; Andrés-Carcasona, M.; Andrić, T.; Angelova, S. V.; Ansoldi, S.; Antelis, J. M.; Antier, S.; Apostolatos, T.; Appavuravther, E. Z.; Appert, S.; Apple, S. K.; Arai, K.; Araya, A.; Araya, M. C.; Areeda, J. S.; Arène, M.; Aritomi, N.; Arnaud, N.; Arogeti, M.; Aronson, S. M.; Asada, H.; Asali, Y.; Ashton, G.; Aso, Y.; Assiduo, M.; Melo, S. Assis de; Aston, S. M.; Astone, P.; Aubin, F.; AultONeal, K.; Austin, C.; Babak, S.; Badaracco, F.; Bader, M. K. M.; Badger, C.; Bae, S.; Bae, Y.; Baer, A. M.; Bagnasco, S.; Bai, Y.; Baird, J.; Bajpai, R.; Baka, T.; Ball, M.; Ballardin, G.; Ballmer, S. W.; Balsamo, A.; Baltus, G.; Banagiri, S.; Banerjee, B.; Bankar, D.; Barayoga, J. C.; Barbieri, C.; Barish, B. C.; Barker, D.; Barneo, P.; Barone, F.; Barr, B.; Barsotti, L.; Barsuglia, M.; Barta, D.; Bartlett, J.; Barton, M. A.; Bartos, I.; Basak, S.; Bassiri, R.; Basti, A.; Bawaj, M.; Bayley, J. C.; Bazzan, M.; Becher, B. R.; Bécsy, B.; Bedakihale, V. M.; Beirnaert, F.; Bejger, M.; Belahcene, I.; Benedetto, V.; Beniwal, D.; Benjamin, M. G.; Bennett, T. F.; Bentley, J. D.; BenYaala, M.; Bera, S.; Berbel, M.; Bergamin, F.; Berger, B. K.; Bernuzzi, S.; Bersanetti, D.; Bertolini, A.; Betzwieser, J.; Beveridge, D.; Bhandare, R.; Bhandari, A. V.; Bhardwaj, U.; Bhatt, R.; Bhattacharjee, D.; Bhaumik, S.; Bianchi, A.; Bilenko, I. A.; Billingsley, G.; Bini, S.; Birney, R.; Birnholtz, O.; Biscans, S.; Bischi, M.; Biscoveanu, S.; Bisht, A.; Biswas, B.; Bitossi, M.; Bizouard, M.-A.; Blackburn, J. K.; Blair, C. D.; Blair, D. G.; Blair, R. M.; Bobba, F.; Bode, N.; Boër, M.; Bogaert, G.; Boldrini, M.; Bolingbroke, G. N.; Bonavena, L. D.; Bondu, F.; Bonilla, E.; Bonnand, R.; Booker, P.; Boom, B. A.; Bork, R.; Boschi, V.; Bose, N.; Bose, S.; Bossilkov, V.; Boudart, V.; Bouffanais, Y.; Bozzi, A.; Bradaschia, C.; Brady, P. R.; Bramley, A.; Branch, A.; Branchesi, M.; Brau, J. E.; Breschi, M.; Briant, T.; Briggs, J. H.; Brillet, A.; Brinkmann, M.; Brockill, P.; Brooks, A. F.; Brooks, J.; Brown, D. D.; Brunett, S.; Bruno, G.; Bruntz, R.; Bryant, J.; Bucci, F.; Bulik, T.; Bulten, H. J.; Buonanno, A.; Burtnyk, K.; Buscicchio, R.; Buskulic, D.; Buy, C.; Byer, R. L.; Davies, G. S. Cabourn; Cabras, G.; Cabrita, R.; Cadonati, L.; Caesar, M.; Cagnoli, G.; Cahillane, C.; Bustillo, J. Calderón; Callaghan, J. D.; Callister, T. A.; Calloni, E.; Cameron, J.; Camp, J. B.; Canepa, M.; Canevarolo, S.; Cannavacciuolo, M.; Cannon, K. C.; Cao, H.; Cao, Z.; Capocasa, E.; Capote, E.; Carapella, G.; Carbognani, F.; Carlassara, M.; Carlin, J. B.; Carney, M. F.; Carpinelli, M.; Carrillo, G.; Carullo, G.; Carver, T. L.; Diaz, J. Casanueva; Casentini, C.; Castaldi, G.; Caudill, S.; Cavaglià, M.; Cavalier, F.; Cavalieri, R.; Cella, G.; Cerdá-Durán, P.; Cesarini, E.; Chaibi, W.; Subrahmanya, S. Chalathadka; Champion, E.; Chan, C.-H.; Chan, C.; Chan, C. L.; Chan, K.; Chan, M.; Chandra, K.; Chang, I. P.; Chanial, P.; Chao, S.; Chapman-Bird, C.; Charlton, P.; Chase, E. A.; Chassande-Mottin, E.; Chatterjee, C.; Chatterjee, Debarati; Chatterjee, Deep; Chaturvedi, M.; Chaty, S.; Chen, C.; Chen, D.; Chen, H. Y.; Chen, J.; Chen, K.; Chen, X.; Chen, Y.-B.; Chen, Y.-R.; Chen, Z.; Cheng, H.; Cheong, C. K.; Cheung, H. Y.; Chia, H. Y.; Chiadini, F.; Chiang, C-Y.; Chiarini, G.; Chierici, R.; Chincarini, A.; Chiofalo, M. L.; Chiummo, A.; Choudhary, R. K.; Choudhary, S.; Christensen, N.; Chu, Q.; Chu, Y-K.; Chua, S. S. Y.; Chung, K. W.; Ciani, G.; Ciecielag, P.; Cieślar, M.; Cifaldi, M.; Ciobanu, A. A.; Ciolfi, R.; Cipriano, F.; Clara, F.; Clark, J. A.; Clearwater, P.; Clesse, S.; Cleva, F.; Coccia, E.; Codazzo, E.; Cohadon, P.-F.; Cohen, D. E.; Colleoni, M.; Collette, C. G.; Colombo, A.; Colpi, M.; Compton, C. M.; Constancio, M.; Conti, L.; Cooper, S. J.; Corban, P.; Corbitt, T. R.; Cordero-Carrión, I.; Corezzi, S.; Corley, K. R.; Cornish, N. J.; Corre, D.; Corsi, A.; Cortese, S.; Costa, C. A.; Cotesta, R.; Cottingham, R.; Coughlin, M. W.; Coulon, J.-P.; Countryman, S. T.; Cousins, B.; Couvares, P.; Coward, D. M.; Cowart, M. J.; Coyne, D. C.; Coyne, R.; Creighton, J. D. E.; Creighton, T. D.; Criswell, A. W.; Croquette, M.; Crowder, S. G.; Cudell, J. R.; Cullen, T. J.; Cumming, A.; Cummings, R.; Cunningham, L.; Cuoco, E.; Curyło, M.; Dabadie, P.; Canton, T. Dal; Dall’Osso, S.; Dálya, G.; Dana, A.; D’Angelo, B.; Danilishin, S.; D’Antonio, S.; Danzmann, K.; Darsow-Fromm, C.; Dasgupta, A.; Datrier, L. E. H.; Datta, Sayak; Datta, Sayantani; Dattilo, V.; Dave, I.; Davier, M.; Davis, D.; Davis, M. C.; Daw, E. J.; Dean, R.; DeBra, D.; Deenadayalan, M.; Degallaix, J.; De Laurentis, M.; Deléglise, S.; Del Favero, V.; De Lillo, F.; De Lillo, N.; Dell’Aquila, D.; Del Pozzo, W.; DeMarchi, L. M.; De Matteis, F.; D’Emilio, V.; Demos, N.; Dent, T.; Depasse, A.; De Pietri, R.; De Rosa, R.; De Rossi, C.; DeSalvo, R.; De Simone, R.; Dhurandhar, S.; Díaz, M. C.; Didio, N. A.; Dietrich, T.; Di Fiore, L.; Di Fronzo, C.; Di Giorgio, C.; Di Giovanni, F.; Di Giovanni, M.; Di Girolamo, T.; Di Lieto, A.; Di Michele, A.; Ding, B.; Di Pace, S.; Di Palma, I.; Di Renzo, F.; Divakarla, A. K.; Dmitriev, A.; Doctor, Z.; Donahue, L.; D’Onofrio, L.; Donovan, F.; Dooley, K. L.; Doravari, S.; Drago, M.; Driggers, J. C.; Drori, Y.; Ducoin, J.-G.; Dupej, P.; Dupletsa, U.; Durante, O.; D’Urso, D.; Duverne, P.-A.; Dwyer, S. E.; Eassa, C.; Easter, P. J.; Ebersold, M.; Eckhardt, T.; Eddolls, G.; Edelman, B.; Edo, T. B.; Edy, O.; Effler, A.; Eguchi, S.; Eichholz, J.; Eikenberry, S. S.; Eisenmann, M.; Eisenstein, R. A.; Ejlli, A.; Engelby, E.; Enomoto, Y.; Errico, L.; Essick, R. C.; Estellés, H.; Estevez, D.; Etienne, Z.; Etzel, T.; Evans, M.; Evans, T. M.; Evstafyeva, T.; Ewing, B. E.; Fabrizi, F.; Faedi, F.; Fafone, V.; Fair, H.; Fairhurst, S.; Fan, P. C.; Farah, A. M.; Farinon, S.; Farr, B.; Farr, W. M.; Fauchon-Jones, E. J.; Favaro, G.; Favata, M.; Fays, M.; Fazio, M.; Feicht, J.; Fejer, M. M.; Fenyvesi, E.; Ferguson, D. L.; Fernandez-Galiana, A.; Ferrante, I.; Ferreira, T. A.; Fidecaro, F.; Figura, P.; Fiori, A.; Fiori, I.; Fishbach, M.; Fisher, R. P.; Fittipaldi, R.; Fiumara, V.; Flaminio, R.; Floden, E.; Fong, H. K.; Font, J. A.; Fornal, B.; Forsyth, P. W. F.; Franke, A.; Frasca, S.; Frasconi, F.; Freed, J. P.; Frei, Z.; Freise, A.; Freitas, O.; Frey, R.; Fritschel, P.; Frolov, V. V.; Fronzé, G. G.; Fujii, Y.; Fujikawa, Y.; Fujimoto, Y.; Fulda, P.; Fyffe, M.; Gabbard, H. A.; Gadre, B. U.; Gair, J. R.; Gais, J.; Galaudage, S.; Gamba, R.; Ganapathy, D.; Ganguly, A.; Gao, D.; Gaonkar, S. G.; Garaventa, B.; Núñez, C. García; García-Quirós, C.; Garufi, F.; Gateley, B.; Gayathri, V.; Ge, G.-G.; Gemme, G.; Gennai, A.; George, J.; Gerberding, O.; Gergely, L.; Gewecke, P.; Ghonge, S.; Ghosh, Abhirup; Ghosh, Archisman; Ghosh, Shaon; Ghosh, Shrobana; Ghosh, Tathagata; Giacomazzo, B.; Giacoppo, L.; Giaime, J. A.; Giardina, K. D.; Gibson, D. R.; Gier, C.; Giesler, M.; Giri, P.; Gissi, F.; Gkaitatzis, S.; Glanzer, J.; Gleckl, A. E.; Godwin, P.; Goetz, E.; Goetz, R.; Gohlke, N.; Golomb, J.; Goncharov, B.; González, G.; Gosselin, M.; Gouaty, R.; Gould, D. W.; Goyal, S.; Grace, B.; Grado, A.; Graham, V.; Granata, M.; Granata, V.; Grant, A.; Gras, S.; Grassia, P.; Gray, C.; Gray, R.; Greco, G.; Green, A. C.; Green, R.; Gretarsson, A. M.; Gretarsson, E. M.; Griffith, D.; Griffiths, W. L.; Griggs, H. L.; Grignani, G.; Grimaldi, A.; Grimes, E.; Grimm, S. J.; Grote, H.; Grunewald, S.; Gruning, P.; Gruson, A. S.; Guerra, D.; Guidi, G. M.; Guimaraes, A. R.; Guixé, G.; Gulati, H. K.; Gunny, A. M.; Guo, H.-K.; Guo, Y.; Gupta, Anchal; Gupta, Anuradha; Gupta, I. M.; Gupta, P.; Gupta, S. K.; Gustafson, R.; Guzman, F.; Ha, S.; Hadiputrawan, I. P. W.; Haegel, L.; Haino, S.; Halim, O.; Hall, E. D.; Hamilton, E. Z.; Hammond, G.; Han, W.-B.; Haney, M.; Hanks, J.; Hanna, C.; Hannam, M. D.; Hannuksela, O.; Hansen, H.; Hansen, T. J.; Hanson, J.; Harder, T.; Haris, K.; Harms, J.; Harry, G. M.; Harry, I. W.; Hartwig, D.; Hasegawa, K.; Haskell, B.; Haster, C.-J.; Hathaway, J. S.; Hattori, K.; Haughian, K.; Hayakawa, H.; Hayama, K.; Hayes, F. J.; Healy, J.; Heidmann, A.; Heidt, A.; Heintze, M. C.; Heinze, J.; Heinzel, J.; Heitmann, H.; Hellman, F.; Hello, P.; Helmling-Cornell, A. F.; Hemming, G.; Hendry, M.; Heng, I. S.; Hennes, E.; Hennig, J.; Hennig, M. H.; Henshaw, C.; Hernandez, A. G.; Vivanco, F. Hernandez; Heurs, M.; Hewitt, A. L.; Higginbotham, S.; Hild, S.; Hill, P.; Himemoto, Y.; Hines, A. S.; Hirata, N.; Hirose, C.; Ho, T-C.; Hochheim, S.; Hofman, D.; Hohmann, J. N.; Holcomb, D. G.; Holland, N. A.; Hollows, I. J.; Holmes, Z. J.; Holt, K.; Holz, D. E.; Hong, Q.; Hough, J.; Hourihane, S.; Howell, E. J.; Hoy, C. G.; Hoyland, D.; Hreibi, A.; Hsieh, B-H.; Hsieh, H-F.; Hsiung, C.; Hsu, Y.; Huang, H-Y.; Huang, P.; Huang, Y-C.; Huang, Y.-J.; Huang, Yiting; Huang, Yiwen; Hübner, M. T.; Huddart, A. D.; Hughey, B.; Hui, D. C. Y.; Hui, V.; Husa, S.; Huttner, S. H.; Huxford, R.; Huynh-Dinh, T.; Ide, S.; Idzkowski, B.; Iess, A.; Inayoshi, K.; Inoue, Y.; Iosif, P.; Isi, M.; Isleif, K.; Ito, K.; Itoh, Y.; Iyer, B. R.; JaberianHamedan, V.; Jacqmin, T.; Jacquet, P.-E.; Jadhav, S. J.; Jadhav, S. P.; Jain, T.; James, A. L.; Jan, A. Z.; Jani, K.; Janquart, J.; Janssens, K.; Janthalur, N. N.; Jaranowski, P.; Jariwala, D.; Jaume, R.; Jenkins, A. C.; Jenner, K.; Jeon, C.; Jia, W.; Jiang, J.; Jin, H.-B.; Johns, G. R.; Johnston, R.; Jones, A. W.; Jones, D. I.; Jones, P.; Jones, R.; Joshi, P.; Ju, L.; Jue, A.; Jung, P.; Jung, K.; Junker, J.; Juste, V.; Kaihotsu, K.; Kajita, T.; Kakizaki, M.; Kalaghatgi, C. V.; Kalogera, V.; Kamai, B.; Kamiizumi, M.; Kanda, N.; Kandhasamy, S.; Kang, G.; Kanner, J. B.; Kao, Y.; Kapadia, S. J.; Kapasi, D. P.; Karathanasis, C.; Karki, S.; Kashyap, R.; Kasprzack, M.; Kastaun, W.; Kato, T.; Katsanevas, S.; Katsavounidis, E.; Katzman, W.; Kaur, T.; Kawabe, K.; Kawaguchi, K.; Kéfélian, F.; Keitel, D.; Key, J. S.; Khadka, S.; Khalili, F. Y.; Khan, S.; Khanam, T.; Khazanov, E. A.; Khetan, N.; Khursheed, M.; Kijbunchoo, N.; Kim, A.; Kim, C.; Kim, J. C.; Kim, J.; Kim, K.; Kim, W. S.; Kim, Y.-M.; Kimball, C.; Kimura, N.; Kinley-Hanlon, M.; Kirchhoff, R.; Kissel, J. S.; Klimenko, S.; Klinger, T.; Knee, A. M.; Knowles, T. D.; Knust, N.; Knyazev, E.; Kobayashi, Y.; Koch, P.; Koekoek, G.; Kohri, K.; Kokeyama, K.; Koley, S.; Kolitsidou, P.; Kolstein, M.; Komori, K.; Kondrashov, V.; Kong, A. K. H.; Kontos, A.; Koper, N.; Korobko, M.; Kovalam, M.; Koyama, N.; Kozak, D. B.; Kozakai, C.; Kringel, V.; Krishnendu, N. V.; Królak, A.; Kuehn, G.; Kuei, F.; Kuijer, P.; Kulkarni, S.; Kumar, A.; Kumar, Prayush; Kumar, Rahul; Kumar, Rakesh; Kume, J.; Kuns, K.; Kuromiya, Y.; Kuroyanagi, S.; Kwak, K.; Lacaille, G.; Lagabbe, P.; Laghi, D.; Lalande, E.; Lalleman, M.; Lam, T. L.; Lamberts, A.; Landry, M.; Lane, B. B.; Lang, R. N.; Lange, J.; Lantz, B.; La Rosa, I.; Lartaux-Vollard, A.; Lasky, P. D.; Laxen, M.; Lazzarini, A.; Lazzaro, C.; Leaci, P.; Leavey, S.; LeBohec, S.; Lecoeuche, Y. K.; Lee, E.; Lee, H. M.; Lee, H. W.; Lee, K.; Lee, R.; Legred, I. N.; Lehmann, J.; Lemaître, A.; Lenti, M.; Leonardi, M.; Leonova, E.; Leroy, N.; Letendre, N.; Levesque, C.; Levin, Y.; Leviton, J. N.; Leyde, K.; Li, A. K. Y.; Li, B.; Li, J.; Li, K. L.; Li, P.; Li, T. G. F.; Li, X.; Lin, C-Y.; Lin, E. T.; Lin, F-K.; Lin, F-L.; Lin, H. L.; Lin, L. C.-C.; Linde, F.; Linker, S. D.; Linley, J. N.; Littenberg, T. B.; Liu, G. C.; Liu, J.; Liu, K.; Liu, X.; Llamas, F.; Lo, R. K. L.; Lo, T.; London, L. T.; Longo, A.; Lopez, D.; Portilla, M. Lopez; Lorenzini, M.; Loriette, V.; Lormand, M.; Losurdo, G.; Lott, T. P.; Lough, J. D.; Lousto, C. O.; Lovelace, G.; Lucaccioni, J. F.; Lück, H.; Lumaca, D.; Lundgren, A. P.; Luo, L.-W.; Lynam, J. E.; Ma’arif, M.; Macas, R.; Machtinger, J. B.; MacInnis, M.; Macleod, D. M.; MacMillan, I. A. O.; Macquet, A.; Hernandez, I. Magaña; Magazzù, C.; Magee, R. M.; Maggiore, R.; Magnozzi, M.; Mahesh, S.; Majorana, E.; Maksimovic, I.; Maliakal, S.; Malik, A.; Man, N.; Mandic, V.; Mangano, V.; Mansell, G. L.; Manske, M.; Mantovani, M.; Mapelli, M.; Marchesoni, F.; Pina, D. Marín; Marion, F.; Mark, Z.; Márka, S.; Márka, Z.; Markakis, C.; Markosyan, A. S.; Markowitz, A.; Maros, E.; Marquina, A.; Marsat, S.; Martelli, F.; Martin, I. W.; Martin, R. M.; Martinez, M.; Martinez, V. A.; Martinez, V.; Martinovic, K.; Martynov, D. V.; Marx, E. J.; Masalehdan, H.; Mason, K.; Massera, E.; Masserot, A.; Masso-Reid, M.; Mastrogiovanni, S.; Matas, A.; Mateu-Lucena, M.; Matichard, F.; Matiushechkina, M.; Mavalvala, N.; McCann, J. J.; McCarthy, R.; McClelland, D. E.; McClincy, P. K.; McCormick, S.; McCuller, L.; McGhee, G. I.; McGuire, S. C.; McIsaac, C.; McIver, J.; McRae, T.; McWilliams, S. T.; Meacher, D.; Mehmet, M.; Mehta, A. K.; Meijer, Q.; Melatos, A.; Melchor, D. A.; Mendell, G.; Menendez-Vazquez, A.; Menoni, C. S.; Mercer, R. A.; Mereni, L.; Merfeld, K.; Merilh, E. L.; Merritt, J. D.; Merzougui, M.; Meshkov, S.; Messenger, C.; Messick, C.; Meyers, P. M.; Meylahn, F.; Mhaske, A.; Miani, A.; Miao, H.; Michaloliakos, I.; Michel, C.; Michimura, Y.; Middleton, H.; Mihaylov, D. P.; Milano, L.; Miller, A. L.; Miller, A.; Miller, B.; Millhouse, M.; Mills, J. C.; Milotti, E.; Minenkov, Y.; Mio, N.; Mir, Ll. M.; Miravet-Tenés, M.; Mishkin, A.; Mishra, C.; Mishra, T.; Mistry, T.; Mitra, S.; Mitrofanov, V. P.; Mitselmakher, G.; Mittleman, R.; Miyakawa, O.; Miyo, K.; Miyoki, S.; Mo, Geoffrey; Modafferi, L. M.; Moguel, E.; Mogushi, K.; Mohapatra, S. R. P.; Mohite, S. R.; Molina, I.; Molina-Ruiz, M.; Mondin, M.; Montani, M.; Moore, C. J.; Moragues, J.; Moraru, D.; Morawski, F.; More, A.; Moreno, C.; Moreno, G.; Mori, Y.; Morisaki, S.; Morisue, N.; Moriwaki, Y.; Mours, B.; Mow-Lowry, C. M.; Mozzon, S.; Muciaccia, F.; Mukherjee, Arunava; Mukherjee, D.; Mukherjee, Soma; Mukherjee, Subroto; Mukherjee, Suvodip; Mukund, N.; Mullavey, A.; Munch, J.; Muñiz, E. A.; Murray, P. G.; Musenich, R.; Muusse, S.; Nadji, S. L.; Nagano, K.; Nagar, A.; Nakamura, K.; Nakano, H.; Nakano, M.; Nakayama, Y.; Napolano, V.; Nardecchia, I.; Narikawa, T.; Narola, H.; Naticchioni, L.; Nayak, B.; Nayak, R. K.; Neil, B. F.; Neilson, J.; Nelson, A.; Nelson, T. J. N.; Nery, M.; Neubauer, P.; Neunzert, A.; Ng, K. Y.; Ng, S. W. S.; Nguyen, C.; Nguyen, P.; Nguyen, T.; Quynh, L. Nguyen; Ni, J.; Ni, W.-T.; Nichols, S. A.; Nishimoto, T.; Nishizawa, A.; Nissanke, S.; Nitoglia, E.; Nocera, F.; Norman, M.; North, C.; Nozaki, S.; Nurbek, G.; Nuttall, L. K.; Obayashi, Y.; Oberling, J.; O’Brien, B. D.; O’Dell, J.; Oelker, E.; Ogaki, W.; Oganesyan, G.; Oh, J. J.; Oh, K.; Oh, S. H.; Ohashi, M.; Ohashi, T.; Ohkawa, M.; Ohme, F.; Ohta, H.; Okada, M. A.; Okutani, Y.; Olivetto, C.; Oohara, K.; Oram, R.; O’Reilly, B.; Ormiston, R. G.; Ormsby, N. D.; O’Shaughnessy, R.; O’Shea, E.; Oshino, S.; Ossokine, S.; Osthelder, C.; Otabe, S.; Ottaway, D. J.; Overmier, H.; Pace, A. E.; Pagano, G.; Pagano, R.; Page, M. A.; Pagliaroli, G.; Pai, A.; Pai, S. A.; Pal, S.; Palamos, J. R.; Palashov, O.; Palomba, C.; Pan, H.; Pan, K.-C.; Panda, P. K.; Pang, P. T. H.; Pankow, C.; Pannarale, F.; Pant, B. C.; Panther, F. H.; Paoletti, F.; Paoli, A.; Paolone, A.; Pappas, G.; Parisi, A.; Park, H.; Park, J.; Parker, W.; Pascucci, D.; Pasqualetti, A.; Passaquieti, R.; Passuello, D.; Patel, M.; Pathak, M.; Patricelli, B.; Patron, A. S.; Paul, S.; Payne, E.; Pedraza, M.; Pedurand, R.; Pegoraro, M.; Pele, A.; Arellano, F. E. Peña; Penano, S.; Penn, S.; Perego, A.; Pereira, A.; Pereira, T.; Perez, C. J.; Périgois, C.; Perkins, C. C.; Perreca, A.; Perriès, S.; Pesios, D.; Petermann, J.; Petterson, D.; Pfeiffer, H. P.; Pham, H.; Pham, K. A.; Phukon, K. S.; Phurailatpam, H.; Piccinni, O. J.; Pichot, M.; Piendibene, M.; Piergiovanni, F.; Pierini, L.; Pierro, V.; Pillant, G.; Pillas, M.; Pilo, F.; Pinard, L.; Pineda-Bosque, C.; Pinto, I. M.; Pinto, M.; Piotrzkowski, B. J.; Piotrzkowski, K.; Pirello, M.; Pitkin, M. D.; Placidi, A.; Placidi, E.; Planas, M. L.; Plastino, W.; Pluchar, C.; Poggiani, R.; Polini, E.; Pong, D. Y. T.; Ponrathnam, S.; Porter, E. K.; Poulton, R.; Poverman, A.; Powell, J.; Pracchia, M.; Pradier, T.; Prajapati, A. K.; Prasai, K.; Prasanna, R.; Pratten, G.; Principe, M.; Prodi, G. A.; Prokhorov, L.; Prosposito, P.; Prudenzi, L.; Puecher, A.; Punturo, M.; Puosi, F.; Puppo, P.; Pürrer, M.; Qi, H.; Quartey, N.; Quetschke, V.; Quinonez, P. J.; Quitzow-James, R.; Raab, F. J.; Raaijmakers, G.; Radkins, H.; Radulesco, N.; Raffai, P.; Rail, S. X.; Raja, S.; Rajan, C.; Ramirez, K. E.; Ramirez, T. D.; Ramos-Buades, A.; Rana, J.; Rapagnani, P.; Ray, A.; Raymond, V.; Raza, N.; Razzano, M.; Read, J.; Rees, L. A.; Regimbau, T.; Rei, L.; Reid, S.; Reid, S. W.; Reitze, D. H.; Relton, P.; Renzini, A.; Rettegno, P.; Revenu, B.; Reza, A.; Rezac, M.; Ricci, F.; Richards, D.; Richardson, J. W.; Richardson, L.; Riemenschneider, G.; Riles, K.; Rinaldi, S.; Rink, K.; Robertson, N. A.; Robie, R.; Robinet, F.; Rocchi, A.; Rodriguez, S.; Rolland, L.; Rollins, J. G.; Romanelli, M.; Romano, R.; Romel, C. L.; Romero, A.; Romero-Shaw, I. M.; Romie, J. H.; Ronchini, S.; Rosa, L.; Rose, C. A.; Rosińska, D.; Ross, M. P.; Rowan, S.; Rowlinson, S. J.; Roy, S.; Roy, Santosh; Roy, Soumen; Rozza, D.; Ruggi, P.; Ruiz-Rocha, K.; Ryan, K.; Sachdev, S.; Sadecki, T.; Sadiq, J.; Saha, S.; Saito, Y.; Sakai, K.; Sakellariadou, M.; Sakon, S.; Salafia, O. S.; Salces-Carcoba, F.; Salconi, L.; Saleem, M.; Salemi, F.; Samajdar, A.; Sanchez, E. J.; Sanchez, J. H.; Sanchez, L. E.; Sanchis-Gual, N.; Sanders, J. R.; Sanuy, A.; Saravanan, T. R.; Sarin, N.; Sassolas, B.; Satari, H.; Sathyaprakash, B. S.; Sauter, O.; Savage, R. L.; Savant, V.; Sawada, T.; Sawant, H. L.; Sayah, S.; Schaetzl, D.; Scheel, M.; Scheuer, J.; Schiworski, M. G.; Schmidt, P.; Schmidt, S.; Schnabel, R.; Schneewind, M.; Schofield, R. M. S.; Schönbeck, A.; Schulte, B. W.; Schutz, B. F.; Schwartz, E.; Scott, J.; Scott, S. M.; Seglar-Arroyo, M.; Sekiguchi, Y.; Sellers, D.; Sengupta, A. S.; Sentenac, D.; Seo, E. G.; Sequino, V.; Sergeev, A.; Setyawati, Y.; Shaffer, T.; Shahriar, M. S.; Shaikh, M. A.; Shams, B.; Shao, L.; Sharma, A.; Sharma, P.; Shawhan, P.; Shcheblanov, N. S.; Sheela, A.; Shikano, Y.; Shikauchi, M.; Shimizu, H.; Shimode, K.; Shinkai, H.; Shishido, T.; Shoda, A.; Shoemaker, D. H.; Shoemaker, D. M.; ShyamSundar, S.; Sieniawska, M.; Sigg, D.; Silenzi, L.; Singer, L. P.; Singh, D.; Singh, M. K.; Singh, N.; Singha, A.; Sintes, A. M.; Sipala, V.; Skliris, V.; Slagmolen, B. J. J.; Slaven-Blair, T. J.; Smetana, J.; Smith, J. R.; Smith, L.; Smith, R. J. E.; Soldateschi, J.; Somala, S. N.; Somiya, K.; Song, I.; Soni, K.; Sordini, V.; Sorrentino, F.; Sorrentino, N.; Soulard, R.; Souradeep, T.; Sowell, E.; Spagnuolo, V.; Spencer, A. P.; Spera, M.; Spinicelli, P.; Srivastava, A. K.; Srivastava, V.; Staats, K.; Stachie, C.; Stachurski, F.; Steer, D. A.; Steinlechner, J.; Steinlechner, S.; Stergioulas, N.; Stops, D. J.; Stover, M.; Strain, K. A.; Strang, L. C.; Stratta, G.; Strong, M. D.; Strunk, A.; Sturani, R.; Stuver, A. L.; Suchenek, M.; Sudhagar, S.; Sudhir, V.; Sugimoto, R.; Suh, H. G.; Sullivan, A. G.; Summerscales, T. Z.; Sun, L.; Sunil, S.; Sur, A.; Suresh, J.; Sutton, P. J.; Suzuki, Takamasa; Suzuki, Takanori; Suzuki, Toshikazu; Swinkels, B. L.; Szczepańczyk, M. J.; Szewczyk, P.; Tacca, M.; Tagoshi, H.; Tait, S. C.; Takahashi, H.; Takahashi, R.; Takano, S.; Takeda, H.; Takeda, M.; Talbot, C. J.; Talbot, C.; Tanaka, K.; Tanaka, Taiki; Tanaka, Takahiro; Tanasijczuk, A. J.; Tanioka, S.; Tanner, D. B.; Tao, D.; Tao, L.; Tapia, R. D.; Martín, E. N. Tapia San; Taranto, C.; Taruya, A.; Tasson, J. D.; Tenorio, R.; Terhune, J. E. S.; Terkowski, L.; Thirugnanasambandam, M. P.; Thomas, M.; Thomas, P.; Thompson, E. E.; Thompson, J. E.; Thondapu, S. R.; Thorne, K. A.; Thrane, E.; Tiwari, Shubhanshu; Tiwari, Srishti; Tiwari, V.; Toivonen, A. M.; Tolley, A. E.; Tomaru, T.; Tomura, T.; Tonelli, M.; Tornasi, Z.; Torres-Forné, A.; Torrie, C. I.; e Melo, I. Tosta; Töyrä, D.; Trapananti, A.; Travasso, F.; Traylor, G.; Trevor, M.; Tringali, M. C.; Tripathee, A.; Troiano, L.; Trovato, A.; Trozzo, L.; Trudeau, R. J.; Tsai, D.; Tsang, K. W.; Tsang, T.; Tsao, J-S.; Tse, M.; Tso, R.; Tsuchida, S.; Tsukada, L.; Tsuna, D.; Tsutsui, T.; Turbang, K.; Turconi, M.; Tuyenbayev, D.; Ubhi, A. S.; Uchikata, N.; Uchiyama, T.; Udall, R. P.; Ueda, A.; Uehara, T.; Ueno, K.; Ueshima, G.; Unnikrishnan, C. S.; Urban, A. L.; Ushiba, T.; Utina, A.; Vajente, G.; Vajpeyi, A.; Valdes, G.; Valentini, M.; Valsan, V.; van Bakel, N.; van Beuzekom, M.; van Dael, M.; van den Brand, J. F. J.; Van Den Broeck, C.; Vander-Hyde, D. C.; van Haevermaet, H.; van Heijningen, J. V.; van Putten, M. H. P. M.; van Remortel, N.; Vardaro, M.; Vargas, A. F.; Varma, V.; Vasúth, M.; Vecchio, A.; Vedovato, G.; Veitch, J.; Veitch, P. J.; Venneberg, J.; Venugopalan, G.; Verkindt, D.; Verma, P.; Verma, Y.; Vermeulen, S. M.; Veske, D.; Vetrano, F.; Viceré, A.; Vidyant, S.; Viets, A. D.; Vijaykumar, A.; Villa-Ortega, V.; Vinet, J.-Y.; Virtuoso, A.; Vitale, S.; Vocca, H.; von Reis, E. R. G.; von Wrangel, J. S. A.; Vorvick, C.; Vyatchanin, S. P.; Wade, L. E.; Wade, M.; Wagner, K. J.; Walet, R. C.; Walker, M.; Wallace, G. S.; Wallace, L.; Wang, J.; Wang, J. Z.; Wang, W. H.; Ward, R. L.; Warner, J.; Was, M.; Washimi, T.; Washington, N. Y.; Watchi, J.; Weaver, B.; Weaving, C. R.; Webster, S. A.; Weinert, M.; Weinstein, A. J.; Weiss, R.; Weller, C. M.; Weller, R. A.; Wellmann, F.; Wen, L.; Weßels, P.; Wette, K.; Whelan, J. T.; White, D. D.; Whiting, B. F.; Whittle, C.; Wilken, D.; Williams, D.; Williams, M. J.; Williamson, A. R.; Willis, J. L.; Willke, B.; Wilson, D. J.; Wipf, C. C.; Wlodarczyk, T.; Woan, G.; Woehler, J.; Wofford, J. K.; Wong, D.; Wong, I. C. F.; Wright, M.; Wu, C.; Wu, D. S.; Wu, H.; Wysocki, D. M.; Xiao, L.; Yamada, T.; Yamamoto, H.; Yamamoto, K.; Yamamoto, T.; Yamashita, K.; Yamazaki, R.; Yang, F. W.; Yang, K. Z.; Yang, L.; Yang, Y.-C.; Yang, Y.; Yang, Yang; Yap, M. J.; Yeeles, D. W.; Yeh, S.-W.; Yelikar, A. B.; Ying, M.; Yokoyama, J.; Yokozawa, T.; Yoo, J.; Yoshioka, T.; Yu, Hang; Yu, Haocun; Yuzurihara, H.; Zadrożny, A.; Zanolin, M.; Zeidler, S.; Zelenova, T.; Zendri, J.-P.; Zevin, M.; Zhan, M.; Zhang, H.; Zhang, J.; Zhang, L.; Zhang, R.; Zhang, T.; Zhang, Y.; Zhao, C.; Zhao, G.; Zhao, Y.; Zhao, Yue; Zhou, R.; Zhou, Z.; Zhu, X. J.; Zhu, Z.-H.; Zimmerman, A. B.; Zucker, M. E.; Zweizig, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110460; 1806824; 2012057; 2011786; 2207728; 2011334; 2207920; 2110594; 2110360; 2110509; 1806990</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>