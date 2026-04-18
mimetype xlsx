--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381961</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-020-59959-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>K-core robustness in ecological and financial networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Burleson-Lesser, Kate; Morone, Flaviano; Tomassone, Maria S.; Makse, Hernán A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In many real-world networks, the ability to withstand targeted or global attacks; extinctions; or shocks is vital to the survival of the network itself, and of dependent structures such as economies (for financial networks) or even the planet (for ecosystems). Previous attempts to characterise robustness include nestedness of mutualistic networks or exploration of degree distribution. In this work we present a new approach for characterising the stability and robustness of networks with all-positive interactions by studying the distribution of the k-shell of the underlying network. We find that high occupancy of nodes in the inner and outer k-shells and low occupancy in the middle shells of financial and ecological networks (yielding a “U-shape” in a histogram of k-shell occupancy) provide resilience against both local targeted and global attacks. Investigation of this highly-populated core gives insights into the nature of a network (such as sharp transitions in the core composition of the stock market from a mix of industries to domination by one or two in the mid-1990s) and allow predictions of future network stability, e.g., by monitoring populations of “core” species in an ecosystem or noting when stocks in the core-dominant sector begin to move in lock-step, presaging a dramatic move in the market. Moreover, this “U-shape” recalls core-periphery structure, seen in a wide range of networks including opinion and internet networks, suggesting that the “U-shaped” occupancy histogram and its implications for network health may indeed be universal.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945909</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>