--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10381994</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-animal-050422-092520</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interrogating the Roles of Mutation–Selection Balance, Heterozygote Advantage, and Linked Selection in Maintaining Recessive Lethal Variation in Natural Populations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marion, Sarah B.; Noor, Mohamed A.F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Animal Biosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2165-8102</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>For nearly a century, evolutionary biologists have observed chromosomes that cause lethality when made homozygous persisting at surprisingly high frequencies (&gt;25%) in natural populations of many species. The evolutionary forces responsible for the maintenance of such detrimental mutations have been heavily debated—are some lethal mutations under balancing selection? We suggest that mutation–selection balance alone cannot explain lethal variation in nature and the possibility that other forces play a role. We review the potential that linked selection in particular may drive maintenance of lethal alleles through associative overdominance or linkage to beneficial mutations or by reducing effective population size. Over the past five decades, investigation into this mystery has tapered. During this time, key scientific advances have provided the ability to collect more accurate data and analyze them in new ways, making the underlying genetic bases and evolutionary forces of lethal alleles timely for study once more.            Expected final online publication date for the Annual Review of Animal Biosciences, Volume 11 is February 2023. Please see http://www.annualreviews.org/page/journal/pubdates for revised estimates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019789</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>