--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10382409</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emulsion-confined self-assembly of colloidal nanoparticles into 3D superstructures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Chaolumen; Fan, Qingsong; Yin, Yadong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Cell reports physical science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2666-3864</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Organizing the colloidal particles into 3D superstructures is a promising strategy for fabricating functional metamaterials with novel optical, electric, and catalytic properties. The rich surface properties of the colloidal particles provide many ways to manipulate their assembly behavior. Emulsion droplets are ideal microspaces for confining colloidal self-assembly, offering many advantages such as versatility, scalability, and controllability over size, shape, and composition. In this review, we first introduce recently developed strategies for the emulsion-confined assembly of colloidal particles into 3D superstructures by manipulating the interfacial properties of the emulsion droplets and colloidal particles, then demonstrate the novel collective properties of the assembled superstructures and highlight some of their unique optical and catalytic properties and applications in bioimaging, diagnosis, drug delivery, and therapy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1810485</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>