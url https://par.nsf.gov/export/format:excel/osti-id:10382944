--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10382944</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41524-022-00888-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting solid state material platforms for quantum technologies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hebnes, Oliver Lerstøl; Bathen, Marianne Etzelmüller; Schøyen, Øyvind Sigmundson; Winther-Larsen, Sebastian G.; Vines, Lasse; Hjorth-Jensen, Morten</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>npj Computational Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2057-3960</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Semiconductor materials provide a compelling platform for quantum technologies (QT). However, identifying promising material hosts among the plethora of candidates is a major challenge. Therefore, we have developed a framework for the automated discovery of semiconductor platforms for QT using material informatics and machine learning methods. Different approaches were implemented to label data for training the supervised machine learning (ML) algorithms logistic regression, decision trees, random forests and gradient boosting. We find that an empirical approach relying exclusively on findings from the literature yields a clear separation between predicted suitable and unsuitable candidates. In contrast to expectations from the literature focusing on band gap and ionic character as important properties for QT compatibility, the ML methods highlight features related to symmetry and crystal structure, including bond length, orientation and radial distribution, as influential when predicting a material as suitable for QT.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013047</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>