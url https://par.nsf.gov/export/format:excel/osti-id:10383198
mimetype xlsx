--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10383198</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0109819</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Far-field thermal radiation from short-pitch silicon-carbide nanopillar arrays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pouria, Ramin; Chow, Philippe K.; Tiwald, Tom; Zare, Saman; Edalatpour, Sheila</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>131702</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-6951</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Silicon carbide (SiC) supports surface phonons in the infrared region of the electromagnetic spectrum where these modes can be thermally emitted. Additionally, the magnitude, spectrum, and direction of thermal radiation from SiC can be controlled by engineering this material at the sub-wavelength scale. For these reasons, SiC nanopillars are of high interest for thermal-radiation tuning. So far, theoretical and experimental studies of thermal emission from SiC nanopillars have been limited to long-pitch arrays with a microscale interpillar spacing. It is not clear how far-field thermal emission from SiC nanopillars is affected when the interparticle spacing reduces to the nanometer scale, where the near-field interaction between adjacent nanopillars arises and the array becomes zero order. In this Letter, we study physical mechanisms of far-field thermal radiation from zero-order arrays of silicon-carbide nanopillars with a nanoscale interpillar spacing. We show that the increased volume of thermal emitters and thermal radiation of the hybrid waveguide-surface-phonon-polariton mode from zero-order arrays increase the spectral emissivity of silicon carbide to values as large as 1 for a wide range of angles. The enhanced, dispersion-less thermal emission from a zero-order SiC array of nano-frustums with an optimized interspacing of 300 nm is experimentally demonstrated. Our study provides insight into thermal radiation from dense nanostructures and has significant implications for thermal management of electronic devices and energy harvesting applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1804360</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>