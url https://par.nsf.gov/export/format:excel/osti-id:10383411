--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10383411</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/pharmaceutics14122693</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Review of 3D-Printing of Microneedles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Olowe, Michael; Parupelli, Santosh Kumar; Desai, Salil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Pharmaceutics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2693</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4923</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microneedles are micron-sized devices that are used for the transdermal administration of a wide range of active pharmaceutics substances with minimally invasive pain. In the past decade, various additive manufacturing technologies have been used for the fabrication of microneedles; however, they have limitations due to material compatibility and bioavailability and are time-consuming and expensive processes. Additive manufacturing (AM), which is popularly known as 3D-printing, is an innovative technology that builds three-dimensional solid objects (3D). This article provides a comprehensive review of the different 3D-printing technologies that have the potential to revolutionize the manufacturing of microneedles. The application of 3D-printed microneedles in various fields, such as drug delivery, vaccine delivery, cosmetics, therapy, tissue engineering, and diagnostics, are presented. This review also enumerates the challenges that are posed by the 3D-printing technologies, including the manufacturing cost, which limits its viability for large-scale production, the compatibility of the microneedle-based materials with human cells, and concerns around the efficient administration of large dosages of loaded microneedles. Furthermore, the optimization of microneedle design parameters and features for the best printing outcomes is of paramount interest. The Food and Drug Administration (FDA) regulatory guidelines relating to the safe use of microneedle devices are outlined. Finally, this review delineates the implementation of futuristic technologies, such as artificial intelligence algorithms, for 3D-printed microneedles and 4D-printing capabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2116181</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>