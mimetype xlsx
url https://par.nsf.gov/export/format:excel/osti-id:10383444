--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10383444</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/plants10091775</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparative Transcriptomics of Non-Embryogenic and Embryogenic Callus in Semi-Recalcitrant and Non-Recalcitrant Upland Cotton Lines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kumar, Sonika; Ruggles, Ashleigh; Logan, Sam; Mazarakis, Alora; Tyson, Thomas; Bates, Matthew; Grosse, Clayton; Reed, David; Li, Zhigang; Grimwood, Jane; Schmutz, Jeremy; Saski, Christopher</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plants</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1775</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2223-7747</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Somatic embryogenesis-mediated plant regeneration is essential for the genetic manipulation of agronomically important traits in upland cotton. Genotype specific recalcitrance to regeneration is a primary challenge in deploying genome editing and incorporating useful transgenes into elite cotton germplasm. In this study, transcriptomes of a semi-recalcitrant cotton (Gossypium hirsutum L.) genotype ‘Coker312’ were analyzed at two critical stages of somatic embryogenesis that include non-embryogenic callus (NEC) and embryogenic callus (EC) cells, and the results were compared to a non-recalcitrant genotype ‘Jin668’. We discovered 305 differentially expressed genes in Coker312, whereas, in Jin668, about 6-fold more genes (2155) were differentially expressed. A total of 154 differentially expressed genes were common between the two genotypes. Gene enrichment analysis of the upregulated genes identified functional categories, such as lipid transport, embryo development, regulation of transcription, sugar transport, and vitamin biosynthesis, among others. In Coker312 EC cells, five major transcription factors were highly upregulated: LEAFY COTYLEDON 1 (LEC1), WUS-related homeobox 5 (WOX5), ABSCISIC ACID INSENSITIVE3 (ABI3), FUSCA3 (FUS3), and WRKY2. In Jin668, LEC1, BABY BOOM (BBM), FUS3, and AGAMOUS-LIKE15 (AGL15) were highly expressed in EC cells. We also found that gene expression of these embryogenesis genes was typically higher in Jin668 when compared to Coker312. We conclude that significant differences in the expression of the above genes between Coker312 and Jin668 may be a critical factor affecting the regenerative ability of these genotypes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1739092</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>