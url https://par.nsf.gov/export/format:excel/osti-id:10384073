--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10384073</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-21-1011.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding responses of summer continental daily temperature variance to perturbations in the land surface evaporative resistance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kong, Wenwen; McKinnon, Karen A.; Simpson, Isla R.; Laguë, Marysa M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 63</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Understanding the roles of land surface conditions and atmospheric circulation on continental daily temperature variance is key to improving predictions of temperature extremes. Evaporative resistance (                              r                s                            , hereafter), a function of the land cover type, reflects the ease with which water can be evaporated or transpired and is a strong control on land-atmosphere interactions. This study explores the effects of                              r                s                            perturbations on summer daily temperature variance using the Simple Land Interface Model (SLIM) by mimicking, for                              r                s                            only, a global land cover conversion from forest to crop/grassland. Decreasing                              r                s                            causes a global cooling. The cooling is larger in wetter areas and weaker in drier areas, and primarily results from perturbations in shortwave radiation (SW) and latent heat flux (LH). Decreasing                              r                s                            enhances cloud cover due to greater land surface evaporation and thus reduces incoming SW over most land areas. When                              r                s                            decreases, wetter areas experience strong evaporative cooling, while drier areas become more moisture-limited and thus experience less cooling. Thermal advection further shapes the temperature response by damping the combined impacts of SWand LH. Temperature variance increases in drier areas and decreases in wetter areas as                              r                s                            decreases. The temperature variance changes can be largely explained from changes in the combined variance of SW and LH, including an important contribution of changes in the covariance of SW and LH. In contrast, the effects of changes in thermal advection variance mainly affect the Northern Hemisphere mid-latitudes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1939988</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>