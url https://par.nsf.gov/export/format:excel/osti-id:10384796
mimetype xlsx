--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10384796</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/diagnostics12010123</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fully Automatic Knee Bone Detection and Segmentation on Three-Dimensional MRI</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Almajalid, Rania; Zhang, Ming; Shan, Juan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Diagnostics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2075-4418</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In the medical sector, three-dimensional (3D) images are commonly used like computed tomography (CT) and magnetic resonance imaging (MRI). The 3D MRI is a non-invasive method of studying the soft-tissue structures in a knee joint for osteoarthritis studies. It can greatly improve the accuracy of segmenting structures such as cartilage, bone marrow lesion, and meniscus by identifying the bone structure first. U-net is a convolutional neural network that was originally designed to segment the biological images with limited training data. The input of the original U-net is a single 2D image and the output is a binary 2D image. In this study, we modified the U-net model to identify the knee bone structures using 3D MRI, which is a sequence of 2D slices. A fully automatic model has been proposed to detect and segment knee bones. The proposed model was trained, tested, and validated using 99 knee MRI cases where each case consists of 160 2D slices for a single knee scan. To evaluate the model’s performance, the similarity, dice coefficient (DICE), and area error metrics were calculated. Separate models were trained using different knee bone components including tibia, femur, patella, as well as a combined model for segmenting all the knee bones. Using the whole MRI sequence (160 slices), the method was able to detect the beginning and ending bone slices first, and then segment the bone structures for all the slices in between. On the testing set, the detection model accomplished 98.79% accuracy and the segmentation model achieved DICE 96.94% and similarity 93.98%. The proposed method outperforms several state-of-the-art methods, i.e., it outperforms U-net by 3.68%, SegNet by 14.45%, and FCN-8 by 2.34%, in terms of DICE score using the same dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1723420; 1723429</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>