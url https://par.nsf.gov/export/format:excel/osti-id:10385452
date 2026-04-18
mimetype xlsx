--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10385452</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/16094069221101966</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning Each Other’s Language and Building Trust: Community-Engaged Transdisciplinary Team Building for Research on Human Trafficking Operations and Disruption</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martin, Lauren; Gupta, Mahima; Maass, Kayse L.; Melander, Christina; Singerhouse, Emily; Barrick, Kelle; Samad, Tariq; Sharkey, Thomas C.; Ayler, Tonique; Forliti, Teresa; Friedman, Joy; Nelson, Christine; Sortillion, Drea</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Qualitative Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>160940692211019</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1609-4069</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background: Human trafficking for sexual exploitation (referred to as sex trafficking) is a complex global challenge that causes harm and violates human rights. Most research has focused on victim-level harms and experiences, with limited understanding of the networks and business functions of trafficking operations. Empirical evidence is lacking on how to disrupt trafficking operations because it is difficult to study; it is hidden and dangerous, spans academic disciplinary boundaries, and necessitates ways of knowing that include lived experience. Collaborative approaches are needed, but there is limited research on methods to best build transdisciplinary teams. Aim: The aim of this study was to understand how to form a community-engaged transdisciplinary research team that combines qualitative and operations research with a survivor-centered advisory group. Methods: We conducted a qualitative meta-study of our team that is seeking to mathematically model sex trafficking operations. Data were collected from the minutes of 16 team meetings and a survey of 13 team members. Results: Analysis of meeting minutes surfaced four themes related to content and style of communication, one related to value statements, and one capturing intentional team building efforts. Survey results highlighted respect, trust, integrity, openness and asking and answering questions as key aspects of team building. Results show that an action research approach to team building, focused on trust and communication, fostered effective collaboration among social scientists, operations researchers, and survivors of trafficking. Conclusion: Team building, shared language, and trust are essential, yet often neglected, elements of team science. This meta-study provides important methodological insights on community engaged transdisciplinary team formation to tackle vexing social challenges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838315</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>