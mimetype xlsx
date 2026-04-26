--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10385835</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fitd.2021.810062</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modified Mosquito Programs’ Surveillance Needs and An Image-Based Identification Tool to Address Them</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brey, Jewell; Sai Sudhakar, Bala Murali; Gersch, Kiley; Ford, Tristan; Glancey, Margaret; West, Jennifer; Padmanabhan, Sanket; Harris, Angela F.; Goodwin, Adam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Tropical Diseases</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-7515</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Effective mosquito surveillance and control relies on rapid and accurate identification of mosquito vectors and confounding sympatric species. As adoption of modified mosquito (MM) control techniques has increased, the value of monitoring the success of interventions has gained recognition and has pushed the field away from traditional ‘spray and pray’ approaches. Field evaluation and monitoring of MM control techniques that target specific species require massive volumes of surveillance data involving species-level identifications. However, traditional surveillance methods remain time and labor-intensive, requiring highly trained, experienced personnel. Health districts often lack the resources needed to collect essential data, and conventional entomological species identification involves a significant learning curve to produce consistent high accuracy data. These needs led us to develop MosID: a device that allows for high-accuracy mosquito species identification to enhance capability and capacity of mosquito surveillance programs. The device features high-resolution optics and enables batch image capture and species identification of mosquito specimens using computer vision. While development is ongoing, we share an update on key metrics of the MosID system. The identification algorithm, tested internally across 16 species, achieved 98.4 ± 0.6% % macro F1-score on a dataset of known species, unknown species used in training, and species reserved for testing (species, specimens respectively: 12, 1302; 12, 603; 7, 222). Preliminary user testing showed specimens were processed with MosID at a rate ranging from 181-600 specimens per hour. We also discuss other metrics within technical scope, such as mosquito sex and fluorescence detection, that may further support MM programs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039534</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>