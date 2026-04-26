--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10385867</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First-year students’ agency related to engineering requirements</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Olewnik, A.; Svihla, V.; Wild, W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ASEE Annual Conference and Exhibition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-19</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A key challenge in engineering design problem framing is defining requirements and metrics. This is difficult, in part, because engineers must make decisions about how to treat qualitative and subjective issues, like stakeholder preferences, about how to prioritize different requirements, and about how to maintain tentativeness and ill-structuredness in the solution space. And this is made more challenging in light of the function of requirements in other types of engineering problems, like feasibility analysis, in which the requirements should converge on a decision. Given these challenges, it is unsurprising that there is limited research on how first-year students approach such work, how they make sense of requirements, and how their conceptualizations of requirements change with instruction. Our purpose in this study is to investigate students’ initial understanding and use of engineering requirements in a specific problem solving context. We developed a survey to measure students’ perceptions related to engineering requirements based on constructs derived from the literature on engineering requirements. We implemented the survey in a first-year and in senior courses for the purpose of validating items using factor analysis. Following this, we conducted analysis of survey and interview data restricted to the first-year course, including epistemic beliefs and analysis of students’ agency. Through exploratory factor analysis, we found that factors did not converge around constructs as described in the literature. Rather, factors formed around the forms of information leveraged to develop requirements. Through qualitative analysis of students’ responses on the survey and to interviews, we evaluated the extent to which students expressed agency over their use of requirements to make decisions within a course project. We describe implications of this exploratory study in terms of adapting research instruments to better understand this topic. Further, we consider pedagogical implications for first year programs and beyond in supporting students to develop ownership over decision making related to engineering requirements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>