--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10386601</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fbinf.2022.828703</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>GMEmbeddings: An R Package to Apply Embedding Techniques to Microbiome Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tataru, Christine; Eaton, Austin; David, Maude M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-7647</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Large-scale microbiome studies investigating disease-inducing microbial roles base their findings on differences between microbial count data in contrasting environments (e.g., stool samples between cases and controls). These microbiome survey studies are often impeded by small sample sizes and database bias. Combining data from multiple survey studies often results in obvious batch effects, even when DNA preparation and sequencing methods are identical. Relatedly, predictive models trained on one microbial DNA dataset often do not generalize to outside datasets. In this study, we address these limitations by applying word embedding algorithms (GloVe) and PCA transformation to ASV data from the American Gut Project and generating translation matrices that can be applied to any 16S rRNA V4 region gut microbiome sequencing study. Because these approaches contextualize microbial occurrences in a larger dataset while reducing dimensionality of the feature space, they can improve generalization of predictive models that predict host phenotype from stool associated gut microbiota. The GMEmbeddings R package contains GloVe and PCA embedding transformation matrices at 50, 100 and 250 dimensions, each learned using ∼15,000 samples from the American Gut Project. It currently supports the alignment, matching, and matrix multiplication to allow users to transform their V4 16S rRNA data into these embedding spaces. We show how to correlate the properties in the new embedding space to KEGG functional pathways for biological interpretation of results. Lastly, we provide benchmarking on six gut microbiome datasets describing three phenotypes to demonstrate the ability of embedding-based microbiome classifiers to generalize to independent datasets. Future iterations of GMEmbeddings will include embedding transformation matrices for other biological systems. Available at:              https://github.com/MaudeDavidLab/GMEmbeddings              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025457</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>