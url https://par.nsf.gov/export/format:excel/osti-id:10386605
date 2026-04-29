--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10386605</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/rs14030784</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integration of DInSAR Time Series and GNSS Data for Continuous Volcanic Deformation Monitoring and Eruption Early Warning Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Corsa, Brianna; Barba-Sevilla, Magali; Tiampo, Kristy; Meertens, Charles</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With approximately 800 million people globally living within 100 km of a volcano, it is essential that we build a reliable observation system capable of delivering early warnings to potentially impacted nearby populations. Global Navigation Satellite System (GNSS) and satellite Synthetic Aperture Radar (SAR) document comprehensive ground motions or ruptures near, and at, the Earth’s surface and may be used to detect and analyze natural hazard phenomena. These datasets may also be combined to improve the accuracy of deformation results. Here, we prepare a differential interferometric SAR (DInSAR) time series and integrate it with GNSS data to create a fused dataset with enhanced accuracy of 3D ground motions over Hawaii island from November 2015 to April 2021. We present a comparison of the raw datasets against the fused time series and give a detailed account of observed ground deformation leading to the May 2018 and December 2020 volcanic eruptions. Our results provide important new estimates of the spatial and temporal dynamics of the 2018 Kilauea volcanic eruption. The methodology presented here can be easily repeated over any region of interest where an SAR scene overlaps with GNSS data. The results will contribute to diverse geophysical studies, including but not limited to the classification of precursory movements leading to major eruptions and the advancement of early warning systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835566</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>