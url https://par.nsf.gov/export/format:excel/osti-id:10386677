--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10386677</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ractitioner Perspectives of the Impact of COVID-19 on CS Education in High Schools Serving Historically Marginalized Students (Fundamental).</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McGill, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings ASEE annual conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0190-1052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Practitioners delivering computer science (CS) education during the COVID-19 pandemic have faced numerous challenges, including the move to online learning. Understanding the impact on students, particularly students from historically marginalized groups within the United States, requires deeper exploration. Our research question for this study was: \textit{In what ways has the high school computer science educational ecosystem for students been impacted by COVID-19, particularly when comparing schools that have student populations with a majority of historically underrepresented students to those that do not?}
+To answer this question, we used the CAPE theoretical framework to measure schools’ Capacity to offer CS, student Access to CS education, student Participation in CS, and Experiences of students taking CS \cite{fletcherwarner2021cape}. We developed a quantitative instrument based on the results of a qualitative inquiry, then used the instrument to collect data from CS high school practitioners located in the United States (n=185) and performed a comparative analysis of the results. 
+We found that the numbers of students participating in AP CS A courses, CS related as well as non-CS related extracurricular activities, and multiple extracurricular activities increased. However, schools primarily serving historically underrepresented students had significantly fewer students taking additional CS courses and fewer students participating in CS related extracurricular activities. Student learning in CS courses decreased significantly; however, engagement did not suffer. Other noncognitive factors, like students’ understanding of the relevance of technology and confidence using technology, improved overall; however, student interested in taking additional CS courses was significantly lower in schools primarily serving historically underrepresented students. Last, the numbers of students taking the AP CS A and AP CS Principles exams declined overall.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2028426</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>