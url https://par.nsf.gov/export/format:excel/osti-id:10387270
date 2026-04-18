--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387270</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-ecolsys-102220-024934</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evolution and Community Assembly Across Spatial Scales</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Leibold, Mathew A.; Govaert, Lynn; Loeuille, Nicolas; De Meester, Luc; Urban, Mark C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Ecology, Evolution, and Systematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>299 to 326</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1543-592X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The finding that adaptive evolution can often be substantial enough to alter ecological dynamics challenges traditional views of community ecology that ignore evolution. Here, we propose that evolution might commonly alter both local and regional processes of community assembly. We show how adaptation can substantially affect community assembly and that these effects depend on regional (metacommunity) factors, including environmental heterogeneity and its spatial structure. In particular, early colonists can often arrive from a nearby community, adapt to local conditions, and subsequently alter the establishment or abundance of late-arriving species, often producing an evolutionary priority effect. We also discuss how interaction type and relative rates of colonization, evolution, and community interactions determine divergent community outcomes. We describe new conceptual approaches that provide insights into these dynamics and statistical methods that can better evaluate their importance. Overall, we demonstrate that accounting for adaptation during community assembly opens up novel ways for making progress on fundamental questions in community ecology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1555876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>