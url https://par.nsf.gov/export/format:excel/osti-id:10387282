--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387282</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3102/1887987</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Automated feedback on discourse moves: Teachers’ perceived utility of a big data tool.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Scornavacco, K.; Jacobs, J.; Clevenger, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual meeting of the American Educational Research Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Using new technology to provide automated feedback on classroom discourse offers a unique opportunity for educators to engage in self-reflection on their teaching, in particular to ensure that the instructional environment is equitable and productive for all students. More information is needed about how teachers experience automated data tools, including what they perceive as relevant and helpful for their everyday teaching. This mixed-methods study explored the perceptions and engagement of 21 math teachers over two years with a big data tool that analyzes classroom recordings and generates information about their discourse practices in near real-time. Findings revealed that teachers perceived the tool as having utility, yet the specific feedback that teachers perceived as most useful changed over time. In addition, teachers who used the tool throughout both years increased their use of talk moves over time, suggesting that they were making changes due to their review of the personalized feedback. These findings speak to promising directions for the development of AI-based, big data tools that help shape teacher learning and instruction, particularly tools that have strong perceived utility.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1837986</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>