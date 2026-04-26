--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The TalkMoves dataset: K-12 mathematics lesson transcripts annotated for teacher and student discursive moves.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Suresh, A.; Jacobs, J.; Clevenger, C.; Perkoff, M.; Martin, J.; Sumner, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 13th Conference on Language Resources and Evaluation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4654-4662</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Transcripts of teaching episodes can be effective tools to understand discourse patterns in classroom instruction. According to most educational experts, sustained classroom discourse is a critical component of equitable, engaging, and rich learning environments for students. This paper describes the TalkMoves dataset, composed of 567 human annotated K-12 mathematics lesson transcripts (including entire lessons or portions of lessons) derived from video recordings. The set of transcripts primarily includes in-person lessons with whole-class discussions and/or small group work, as well as some online lessons. All of the transcripts are human-transcribed, segmented by the speaker (teacher or student), and annotated at the sentence level for ten discursive moves based on accountable talk theory. In addition, the transcripts include utterance-level information in the form of dialogue act labels based on the Switchboard Dialog Act Corpus. The dataset can be used by educators, policymakers, and researchers to understand the nature of teacher and student discourse in K-12 math classrooms. Portions of this dataset
+have been used to develop the TalkMoves application, which provides teachers with automated, immediate, and actionable feedback about their mathematics instruction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1837986</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>