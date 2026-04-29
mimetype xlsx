--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387291</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4055736</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Attribute-Sentiment-Guided Summarization of User Opinions From Online Reviews</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Yi; Nanda, Gaurav; Moghaddam, Mohsen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Mechanical Design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1050-0472</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Eliciting informative user opinions from online reviews is a key success factor for innovative product design and development. The unstructured, noisy, and verbose nature of user reviews, however, often complicate large-scale need finding in a format useful for designers without losing important information. Recent advances in abstractive text summarization has created the opportunity to systematically generate opinion summaries from online reviews to inform the early stages of product design and development. However, two knowledge gaps hinder the applicability of opinion summarization methods in practice. First, there is a lack of formal mechanisms to guide the generative process with respect to different categories of product attributes and user sentiments. Second, the annotated training datasets needed for supervised training of abstractive summarization models are often difficult and costly to create. This article addresses these gaps by (1) devising an efficient computational framework for abstractive opinion summarization guided by specific product attributes and sentiment polarities, and (2) automatically generating a synthetic training dataset that captures various degrees of granularity and polarity. A hierarchical multi-instance attribute-sentiment inference mode is developed for assembling a high-quality synthetic dataset, which is utilized to fine-tune a pretrained language model for abstractive summary generation. Numerical experiments conducted on a large dataset scraped from three major e-Commerce retail store for apparel and footwear products indicate the performance, feasibility, and potentials of the developed framework. Several directions are provided for future exploration in the area of automated opinion summarization for user-centered design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2050052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>