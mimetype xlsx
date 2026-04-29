--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387595</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1361-6544/ac8909</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revisiting multi-breathers in the discrete Klein–Gordon equation: a spatial dynamics approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parker, Ross; Cuevas-Maraver, Jesús; Kevrekidis, P G; Aceves, Alejandro</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nonlinearity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5714 to 5748</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0951-7715</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We consider the existence and spectral stability of multi-breather structures in the discrete Klein–Gordon equation, both for soft and hard symmetric potentials. To obtain analytical results, we project the system onto a finite-dimensional Hilbert space consisting of the first              M              Fourier modes, for arbitrary              M              . On this approximate system, we then take a spatial dynamics approach and use Lin’s method to construct multi-breathers from a sequence of well-separated copies of the primary, single-site breather. We then locate the eigenmodes in the Floquet spectrum associated with the interaction between the individual breathers of such multi-breather states by reducing the spectral problem to a matrix equation. Expressions for these eigenmodes for the approximate, finite-dimensional system are obtained in terms of the primary breather and its kernel eigenfunctions, and these are found to be in very good agreement with the numerical Floquet spectrum results. This is supplemented with results from numerical timestepping experiments, which are interpreted using the spectral computations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1809074</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>